--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="260">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -227,172 +227,622 @@
   <si>
     <t>12</t>
   </si>
   <si>
     <t>RONALDO</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_012-2026.pdf</t>
   </si>
   <si>
     <t>Indica a realização de estudo técnico, administrativo e financeiro para verificar a possibilidade de equiparação salarial entre os motoristas da Categoria B e os motoristas da Categoria D, pertencentes ao quadro de servidores do Município</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1004/indicacao_013-2026_--.pdf</t>
   </si>
   <si>
     <t>Indica a necessidade de estudo de viabilidade financeira e administrativa para aumento do valor pago aos beneficiários do Programa Bolsa Cidadania, instituído pela Lei Municipal nº 684 de 22 de novembro de 2019.</t>
   </si>
   <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/141.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente, apresento a Vossa Excelência, nos termos legais e regimentais, a presente Indicação ao Excelentíssimo Senhor Prefeito Municipal, José Ailson Dantas Queiroz, com elevada consideração e estima, sugerir providências providências que se fizerem necessárias para a construção de uma quadra poliesportiva no Distrito do Matão.</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/153.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Urucuia/MG, A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Urucuia — MG, a aquisição de um Caminhão Baú Refrigerado destinado ao Setor de Merenda Escolar, visando o transporte e distribuição adequada da alimentação escolar em todo o município.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_016_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>"Que a Administração Municipal, por meio da Secretaria competente e do setor de Recursos Humanos, realize um estudo técnico de viabilidade e a posterior concessão do adicional de insalubridade aos mecânicos lotados na oficina da Prefeitura Municipal de Urucuia/MG."</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_017_-_2026..pdf</t>
+  </si>
+  <si>
+    <t>“Que o Poder Executivo Municipal adote as medidas necessárias, junto ao Governo do Estado de Minas Gerais, visando à realização de reforma na Escola Municipal Iraci Lopo Lisboa, localizada no Distrito de Bonito, no Município de Urucuia/MG.”</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>OSVALDINO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_018_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudos e providências visando à mudança de nível (enquadramento) do cargo de Fiscal de Vigilância Sanitária, atualmente classificado como Referência/Nível V.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_019_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere a implementação de sistema de resposta a pacientes e criação de protocolo na Saúde.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>NILSINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1014/indicacao_020_-_2026.docx</t>
+  </si>
+  <si>
+    <t>A necessidade de estudos de viabilidade técnica e financeira para a instituição de uma Gratificação de Incentivo e Valorização destinada aos profissionais que atuam na preparação da merenda escolar (cozinheiros e auxiliares) em toda a rede municipal.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1031/indicacao_021_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a regularização fundiária do Loteamento Guerreiro da Paz.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_022-2026_removed.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a equiparação do nível do cargo de Operador de Patrol ao de Operador de Pá Carregadeira (Nível XVI).</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a inclusão do cargo/função de Monitor Escolar na Lei Municipal nº 738, de 09 de novembro de 2021.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Mamédio</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_024-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências para instalação de iluminação pública e construção de alambrado no campo de futebol da sede do Distrito de Vereda Grande.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para construção de Auditório Municipal.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_026_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a aquisição de veículo para a UBS do Distrito de Bonito.</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_027.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de um Ônibus Escolar Rural para o transporte de estudantes da rede pública de ensino.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de estudos de viabilidade e a consequente perfuração e instalação de um poço artesiano para atender os moradores da comunidade de Pró-Árvore.</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a aquisição de um caminhão caçamba para a Secretaria de Obras e um trator com grade para a Comunidade Vereda do Engenho.</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a denominação  como "Unidade Básica de Saúde Maria das Dores dos Santos" a futura UBS a ser construída no Bairro Rutilanti, conforme sugerido anteriormente pela Indicação nº 071/2025.</t>
+  </si>
+  <si>
     <t>983</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo - Ex</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_012026_.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 01/2026-REFIS</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_022026.pdf</t>
   </si>
   <si>
-    <t>Projeto de lei 02/2026 -  Criação de Cargos</t>
+    <t>Projeto de lei 02/2026 -  Criação de Cargos_x000D_
+Proposição retirada a Pedido do Autor (Executivo)  - Data: 25/02/2026</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_3_de_2026_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo de conclusão das obras previsto no art. 5º da Lei Municipal nº 751, de 15 de março de 2022.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/997/projeto_de_lei_4_de_2026_-_autorizacao_para_filiacao_a_undime.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a associar-se e contribuir anualmente com a União Nacional dos Dirigentes Municipais de Educação – Seção Minas Gerais (UNDIME/MG).</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/998/projeto_de_lei_-_fundo_municipal_do_esporte.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Esportes – FME do Município de Urucuia/MG, estabelece suas finalidades, fontes de recursos, forma de gestão e dá outras providências.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/999/pl_062026_1_1_merged.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação e ampliação de vagas de cargos de provimento efetivo e de provimento em comissão no âmbito da Administração Pública Municipal, especialmente na rede municipal de ensino de Urucuia/MG, e dá outras providências.</t>
   </si>
   <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a denominação do CENTRO DE ATENÇÃO PSICOSSOCIAL — CAPS, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_-_coopcerrado.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a conceder o uso de bem imóvel público municipal à Cooperativa Mista dos Agricultores Familiares, Extrativistas, Pescadores, Vazanteiros, Assentados e Indígenas do Cerrado (COOPCERRADO), para implantação de armazém agroecológico, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_lei_09-2026_removed.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei 09/2026_x000D_
+Altera o piso salarial dos Agentes Comunitários de Endemias e Agentes Comunitários de Saúde adequando a Lei Federal 13.708 de 14 de agosto de 2018 e dá outras providências".</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/projeto_de_lei_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de vaga temporária para o cargo de Assistente Social, vinculada à execução das atividades do Cadastro Único no âmbito do Município de Urucuia/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/projeto_de_lei_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de estágio no âmbito da Administração Pública Municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_anexo_ldo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS_x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de lei 13/2026- Cessão de Servidores</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>ALBANITA ANJOS, BEBIM, JOSÉ DO PARTO CARDOSO LISBOA, OSVALDINO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_014-2026..pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores do Poder Legislativo do Município de Urucuia/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de revisão geral anual do subsídio dos Vereadores do Município de Urucuia/MG e dá outras providências.</t>
+  </si>
+  <si>
     <t>1007</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>ALBANITA ANJOS, BEBIM, JOSÉ DO PARTO CARDOSO LISBOA, OSVALDINO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_resolucao_no_001_-_2026..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 1, de 25 de outubro de 2016, que dispõe sobre a reestruturação de cargos e vencimentos dos servidores da Câmara Municipal de Urucuia/MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_resolucao_002-2026..pdf</t>
+  </si>
+  <si>
+    <t>Cria a Escola do Legislativo “Adamir Gonçalves Campos Andrade” da Câmara Municipal de Urucuia/MG e dá outras providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_001-2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Presidente do SAMU o Sr. Gonsalo Antônio Mendes de Magalhães, a_x000D_
 possibilidade da doação de uma ambulância do SAMU BASE AVANÇADA, para o de município de Urucuia-MG.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_002-2026.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esse subscreve, no uso de suas atribuições legais e regimentais conferidas pela Lei Orgânica do Município e pelo Regimento Interno desta Casa Legislativa, vem respeitosamente requerer de vossa Senhoria José Otávio Machado, Secretário Municipal de Meio Ambiente a viabilidade de implementação de um Programa Itinerante de Educação Ambiental e Limpeza Pública.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/requerimento_003_-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações e relatório detalhado sobre a arrecadação e aplicação dos recursos da Contribuição para Custeio do Serviço de Iluminação Pública.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_004_-_2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a execução da Indicação nº 007/2025.</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_005_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações oficiais acerca da interrupção dos serviços de manutenção da iluminação pública pela Empresa Suporte e a situação contratual e financeira junto ao Município.</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_006_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Informações e providências quanto à execução da Indicação nº 074/2025.</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>ALBANITA ANJOS, BEBIM, GERALDO GALEGO, JOSÉ DO PARTO CARDOSO LISBOA, Mamédio, NETÃO DO POVO, NILSINHO, OSVALDINO, RONALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_007_-_2026.docx</t>
+  </si>
+  <si>
+    <t>Solicitação de intermediação junto à GRS/Januária para envio de carro fumacê visando o combate à dengue no município de Urucuia e distritos.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>NETÃO DO POVO, RONALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/requerimento_008_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Convocação da Secretária Municipal de Educação, para comparecer a esta Casa Legislativa, em data e horário a serem designados, a fim de prestar esclarecimentos sobre assuntos relacionados à gestão da educação no Município.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/requerimento_009_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Instituição de processo de revisão e reestruturação do Regimento Interno da Câmara Municipal e da Lei Orgânica do Município de Urucuia/MG.</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/requerimento_no_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>Manter aberto o chat interativo nas transmissões ao vivo das sessões da Câmara Municipal de Urucuia, por meio da plataforma YouTube.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de cópias dos Projetos Arquitetônico e Complementares da nova UBS – Localidade: ao lado da Pró-Infância/Quadra Renatão.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/requerimento_014-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações e documentos relativos ao Transporte Escolar Municipal.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>EMP</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão de Legislação, Justiça e Redação/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/emenda_modificativa_no_001_-_projeto_de_lei__no_06_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do art. 4º do Projeto de Lei nº 06/2026, que dispõe sobre a criação e ampliação de cargos no âmbito da Administração Pública Municipal de Urucuia/MG.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas/2026</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/emenda_modificativa_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o quantitativo de vagas do cargo de Professor PII-A no Projeto de Lei nº 006/2026</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_modificativa_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o quantitativo de vagas do cargo de Professor PVI-A no Projeto de Lei nº 006/2026.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/emenda_modificativa_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Suprime vagas do cargo de Técnico em Radiologia previstas no Projeto de Lei nº 006/2026.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/emenda_modificativa_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o quantitativo de vagas do cargo de Coordenador de Creche no Projeto de Lei nº 006/2026.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/emenda_modificativa_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera o quantitativo de vagas do cargo de Vice-Diretor no Projeto de Lei nº 006/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -696,67 +1146,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/984/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/986/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_010_-_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1004/indicacao_013-2026_--.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_012026_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_022026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_3_de_2026_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/997/projeto_de_lei_4_de_2026_-_autorizacao_para_filiacao_a_undime.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/998/projeto_de_lei_-_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/999/pl_062026_1_1_merged.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_resolucao_no_001_-_2026..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/requerimento_003_-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_004_-_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/984/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/986/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_010_-_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1004/indicacao_013-2026_--.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/141.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/153.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_016_-_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_017_-_2026..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_018_-_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_019_-_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1014/indicacao_020_-_2026.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1031/indicacao_021_-_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_022-2026_removed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_026_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_012026_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_022026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_3_de_2026_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/997/projeto_de_lei_4_de_2026_-_autorizacao_para_filiacao_a_undime.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/998/projeto_de_lei_-_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/999/pl_062026_1_1_merged.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_-_coopcerrado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_lei_09-2026_removed.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/projeto_de_lei_011-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_anexo_ldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_013-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_014-2026..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_resolucao_no_001_-_2026..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_resolucao_002-2026..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/requerimento_003_-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_004_-_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_005_-_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_006_-_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_007_-_2026.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/requerimento_008_-_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/requerimento_009_-_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/emenda_modificativa_no_001_-_projeto_de_lei__no_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/emenda_modificativa_002-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_modificativa_003-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/emenda_modificativa_004-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/emenda_modificativa_005-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/emenda_modificativa_006-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="65" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1088,354 +1538,1461 @@
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>63</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>70</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...14 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H17" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>27</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>73</v>
+        <v>38</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>96</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>101</v>
       </c>
       <c r="D22" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="D23" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>22</v>
+        <v>109</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>99</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
+        <v>113</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>114</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H25" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>118</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H26" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="H27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H28" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>130</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>88</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H30" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>137</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>138</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H31" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>141</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" t="s">
+        <v>142</v>
+      </c>
+      <c r="E32" t="s">
+        <v>143</v>
+      </c>
+      <c r="F32" t="s">
+        <v>144</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H32" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>147</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>142</v>
+      </c>
+      <c r="E33" t="s">
+        <v>143</v>
+      </c>
+      <c r="F33" t="s">
+        <v>144</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H33" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>150</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" t="s">
+        <v>142</v>
+      </c>
+      <c r="E34" t="s">
+        <v>143</v>
+      </c>
+      <c r="F34" t="s">
+        <v>144</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H34" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>27</v>
       </c>
-      <c r="D25" t="s">
-[...5 lines deleted...]
-      <c r="F25" t="s">
+      <c r="D35" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" t="s">
+        <v>143</v>
+      </c>
+      <c r="F35" t="s">
+        <v>144</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H35" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>32</v>
+      </c>
+      <c r="D36" t="s">
+        <v>142</v>
+      </c>
+      <c r="E36" t="s">
+        <v>143</v>
+      </c>
+      <c r="F36" t="s">
+        <v>144</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" t="s">
+        <v>142</v>
+      </c>
+      <c r="E37" t="s">
+        <v>143</v>
+      </c>
+      <c r="F37" t="s">
+        <v>144</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H37" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" t="s">
+        <v>142</v>
+      </c>
+      <c r="E38" t="s">
+        <v>143</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>46</v>
+      </c>
+      <c r="D39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" t="s">
+        <v>143</v>
+      </c>
+      <c r="F39" t="s">
+        <v>144</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H39" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>168</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>50</v>
+      </c>
+      <c r="D40" t="s">
+        <v>142</v>
+      </c>
+      <c r="E40" t="s">
+        <v>143</v>
+      </c>
+      <c r="F40" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H40" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>171</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>54</v>
+      </c>
+      <c r="D41" t="s">
+        <v>142</v>
+      </c>
+      <c r="E41" t="s">
+        <v>143</v>
+      </c>
+      <c r="F41" t="s">
+        <v>144</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H41" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>58</v>
+      </c>
+      <c r="D42" t="s">
+        <v>142</v>
+      </c>
+      <c r="E42" t="s">
+        <v>143</v>
+      </c>
+      <c r="F42" t="s">
+        <v>144</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>62</v>
+      </c>
+      <c r="D43" t="s">
+        <v>142</v>
+      </c>
+      <c r="E43" t="s">
+        <v>143</v>
+      </c>
+      <c r="F43" t="s">
+        <v>144</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H43" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>180</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>67</v>
+      </c>
+      <c r="D44" t="s">
+        <v>142</v>
+      </c>
+      <c r="E44" t="s">
+        <v>143</v>
+      </c>
+      <c r="F44" t="s">
+        <v>144</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>71</v>
+      </c>
+      <c r="D45" t="s">
+        <v>142</v>
+      </c>
+      <c r="E45" t="s">
+        <v>143</v>
+      </c>
+      <c r="F45" t="s">
+        <v>184</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>75</v>
+      </c>
+      <c r="D46" t="s">
+        <v>142</v>
+      </c>
+      <c r="E46" t="s">
+        <v>143</v>
+      </c>
+      <c r="F46" t="s">
+        <v>184</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>191</v>
+      </c>
+      <c r="E47" t="s">
+        <v>192</v>
+      </c>
+      <c r="F47" t="s">
+        <v>184</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H47" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>195</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" t="s">
+        <v>192</v>
+      </c>
+      <c r="F48" t="s">
+        <v>184</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H48" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>198</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>199</v>
+      </c>
+      <c r="E49" t="s">
+        <v>200</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H49" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>203</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" t="s">
+        <v>199</v>
+      </c>
+      <c r="E50" t="s">
+        <v>200</v>
+      </c>
+      <c r="F50" t="s">
+        <v>18</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H50" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>206</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" t="s">
+        <v>199</v>
+      </c>
+      <c r="E51" t="s">
+        <v>200</v>
+      </c>
+      <c r="F51" t="s">
         <v>38</v>
       </c>
-      <c r="G25" s="1" t="s">
-[...3 lines deleted...]
-        <v>110</v>
+      <c r="G51" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H51" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>209</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>27</v>
+      </c>
+      <c r="D52" t="s">
+        <v>199</v>
+      </c>
+      <c r="E52" t="s">
+        <v>200</v>
+      </c>
+      <c r="F52" t="s">
+        <v>38</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H52" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>212</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" t="s">
+        <v>199</v>
+      </c>
+      <c r="E53" t="s">
+        <v>200</v>
+      </c>
+      <c r="F53" t="s">
+        <v>38</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H53" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>215</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" t="s">
+        <v>199</v>
+      </c>
+      <c r="E54" t="s">
+        <v>200</v>
+      </c>
+      <c r="F54" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H54" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>218</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" t="s">
+        <v>199</v>
+      </c>
+      <c r="E55" t="s">
+        <v>200</v>
+      </c>
+      <c r="F55" t="s">
+        <v>219</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H55" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>222</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>46</v>
+      </c>
+      <c r="D56" t="s">
+        <v>199</v>
+      </c>
+      <c r="E56" t="s">
+        <v>200</v>
+      </c>
+      <c r="F56" t="s">
+        <v>223</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H56" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>50</v>
+      </c>
+      <c r="D57" t="s">
+        <v>199</v>
+      </c>
+      <c r="E57" t="s">
+        <v>200</v>
+      </c>
+      <c r="F57" t="s">
+        <v>33</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H57" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>229</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>54</v>
+      </c>
+      <c r="D58" t="s">
+        <v>199</v>
+      </c>
+      <c r="E58" t="s">
+        <v>200</v>
+      </c>
+      <c r="F58" t="s">
+        <v>63</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H58" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>62</v>
+      </c>
+      <c r="D59" t="s">
+        <v>199</v>
+      </c>
+      <c r="E59" t="s">
+        <v>200</v>
+      </c>
+      <c r="F59" t="s">
+        <v>63</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H59" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>235</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>71</v>
+      </c>
+      <c r="D60" t="s">
+        <v>199</v>
+      </c>
+      <c r="E60" t="s">
+        <v>200</v>
+      </c>
+      <c r="F60" t="s">
+        <v>38</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H60" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>238</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>239</v>
+      </c>
+      <c r="E61" t="s">
+        <v>240</v>
+      </c>
+      <c r="F61" t="s">
+        <v>241</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H61" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>244</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D62" t="s">
+        <v>239</v>
+      </c>
+      <c r="E62" t="s">
+        <v>240</v>
+      </c>
+      <c r="F62" t="s">
+        <v>245</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H62" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" t="s">
+        <v>239</v>
+      </c>
+      <c r="E63" t="s">
+        <v>240</v>
+      </c>
+      <c r="F63" t="s">
+        <v>245</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H63" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>251</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>27</v>
+      </c>
+      <c r="D64" t="s">
+        <v>239</v>
+      </c>
+      <c r="E64" t="s">
+        <v>240</v>
+      </c>
+      <c r="F64" t="s">
+        <v>245</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H64" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>254</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>32</v>
+      </c>
+      <c r="D65" t="s">
+        <v>239</v>
+      </c>
+      <c r="E65" t="s">
+        <v>240</v>
+      </c>
+      <c r="F65" t="s">
+        <v>245</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H65" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>257</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" t="s">
+        <v>239</v>
+      </c>
+      <c r="E66" t="s">
+        <v>240</v>
+      </c>
+      <c r="F66" t="s">
+        <v>245</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H66" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>