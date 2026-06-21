--- v1 (2026-05-02)
+++ v2 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="664" uniqueCount="319">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -440,50 +440,89 @@
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_29-2026.pdf</t>
   </si>
   <si>
     <t>Indica a aquisição de um caminhão caçamba para a Secretaria de Obras e um trator com grade para a Comunidade Vereda do Engenho.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_030-2026.pdf</t>
   </si>
   <si>
     <t>Solicita a denominação  como "Unidade Básica de Saúde Maria das Dores dos Santos" a futura UBS a ser construída no Bairro Rutilanti, conforme sugerido anteriormente pela Indicação nº 071/2025.</t>
   </si>
   <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>ALBANITA ANJOS, GERALDO GALEGO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/indicacao_31.pdf</t>
+  </si>
+  <si>
+    <t>Indicação sobre a necessidade de realização de estudos e implementação de sistemas de energia solar fotovoltaica em prédios públicos no município de Urucuia/MG.</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_32.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para a melhoria das instalações da sala de aula da Santa Cruz e da Quadra Poliesportiva.</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Criação do Projeto Escola da Moda</t>
+  </si>
+  <si>
     <t>983</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Executivo - Ex</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_012026_.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 01/2026-REFIS</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_022026.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 02/2026 -  Criação de Cargos_x000D_
@@ -544,94 +583,139 @@
     <t>Autoriza o Poder Executivo Municipal a conceder o uso de bem imóvel público municipal à Cooperativa Mista dos Agricultores Familiares, Extrativistas, Pescadores, Vazanteiros, Assentados e Indígenas do Cerrado (COOPCERRADO), para implantação de armazém agroecológico, e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_lei_09-2026_removed.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 09/2026_x000D_
 Altera o piso salarial dos Agentes Comunitários de Endemias e Agentes Comunitários de Saúde adequando a Lei Federal 13.708 de 14 de agosto de 2018 e dá outras providências".</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/projeto_de_lei_010-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vaga temporária para o cargo de Assistente Social, vinculada à execução das atividades do Cadastro Único no âmbito do Município de Urucuia/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/projeto_de_lei_011-2026.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de estágio no âmbito da Administração Pública Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_anexo_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_013-2026.pdf</t>
   </si>
   <si>
     <t>Projeto de lei 13/2026- Cessão de Servidores</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM, JOSÉ DO PARTO CARDOSO LISBOA, OSVALDINO</t>
   </si>
   <si>
-    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_014-2026..pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores do Poder Legislativo do Município de Urucuia/MG e dá outras providências.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_015-2026.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual do subsídio dos Vereadores do Município de Urucuia/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/ilovepdf_merged_11.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o reajuste salarial dos profissionais da educação básica do Município de Urucuia/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/projeto_de_lei_017-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Declara de Utilidade Pública a União de Núcleos, Associação dos Moradores de Buriti e Região, e revoga a Lei Municipal nº 170/96.”</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto_de_lei_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 18/2026 - Dispõe sobre a concessão de reajuste salarial aos Diretores e Vice-Diretores da Rede Municipal de Ensino e altera o nível remuneratório dos cargos de Monitor Escolar e Secretário Escolar, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/projeto_de_lei_19_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 19 de 01 de junho de 2026 - Altera a Lei Municipal nº 202, de 16 de maio de 1997, que cria a Biblioteca Pública Municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/projeto_de_lei_no_20_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 20 de 2026</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_resolucao_no_001_-_2026..pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 1, de 25 de outubro de 2016, que dispõe sobre a reestruturação de cargos e vencimentos dos servidores da Câmara Municipal de Urucuia/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_resolucao_002-2026..pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo “Adamir Gonçalves Campos Andrade” da Câmara Municipal de Urucuia/MG e dá outras providências.</t>
   </si>
@@ -717,66 +801,159 @@
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/requerimento_008_-_2026.pdf</t>
   </si>
   <si>
     <t>Convocação da Secretária Municipal de Educação, para comparecer a esta Casa Legislativa, em data e horário a serem designados, a fim de prestar esclarecimentos sobre assuntos relacionados à gestão da educação no Município.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/requerimento_009_-_2026.pdf</t>
   </si>
   <si>
     <t>Instituição de processo de revisão e reestruturação do Regimento Interno da Câmara Municipal e da Lei Orgânica do Município de Urucuia/MG.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/requerimento_no_010-2026.pdf</t>
   </si>
   <si>
     <t>Manter aberto o chat interativo nas transmissões ao vivo das sessões da Câmara Municipal de Urucuia, por meio da plataforma YouTube.</t>
   </si>
   <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>ALBANITA ANJOS, BEBIM, JOSÉ DO PARTO CARDOSO LISBOA, Mamédio, NETÃO DO POVO, NILSINHO, OSVALDINO, RONALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/requerimento_011_-_2026...pdf</t>
+  </si>
+  <si>
+    <t>Requerem informações detalhadas sobre a gestão da merenda escolar, prestação de contas de fornecedores específicos e a imediata regularização da logística de armazenamento (separação de depósitos).</t>
+  </si>
+  <si>
     <t>1053</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento_012-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias dos Projetos Arquitetônico e Complementares da nova UBS – Localidade: ao lado da Pró-Infância/Quadra Renatão.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/requerimento_014-2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações e documentos relativos ao Transporte Escolar Municipal.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/requerimento_015_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Convocação do Secretário Municipal de Saúde de Urucuia/MG, para prestar esclarecimentos acerca da situação financeira e da gestão da secretaria.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/requerimento_016_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Convocação do Secretário Municipal de Transportes de Urucuia/MG., para prestar esclarecimentos acerca da situação administrativa, operacional e financeira da Secretaria.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/requerimento_017_-_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações sobre ações preventivas e monitoramento da febre amarela no município diante de casos registrados em municípios vizinhos.</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/requerimento_018-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer ao Executivo Municipal que estude a possibilidade de firmar convênio com a Polícia Civil de Minas Gerais (PCMG) para a instalação de Posto de Emissão de Carteira de Identidade Nacional (CIN) na sede do município.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>JOSÉ DO PARTO CARDOSO LISBOA, Mamédio, NILSINHO, RONALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/requerimento_no_019.pdf</t>
+  </si>
+  <si>
+    <t>Convocação do Secretário Municipal de Obras do Município de Urucuia/MG</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>BEBIM, JOSÉ DO PARTO CARDOSO LISBOA, Mamédio, NILSINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/requerimento_no_020.pdf</t>
+  </si>
+  <si>
+    <t>Convocação do Secretário Geral do Gabinete da Prefeitura Municipal de Urucuia/MG.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>BEBIM, JOSÉ DO PARTO CARDOSO LISBOA, Mamédio, NILSINHO, RONALDO</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/requerimento_021.pdf</t>
+  </si>
+  <si>
+    <t>Levantamento completo e atualizado acerca das obras públicas em andamento, sendo: Policlínica; Revitalização da Praça Municipal; Centro Especializado de Atendimento às Famílias Atípicas - CEAFA; Centro de Imagem (ressonância, tomografia, mamografia e endoscopia).</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/requerimento_no_022.pdf</t>
+  </si>
+  <si>
+    <t>Solicita extensão da rede elétrica da Vila do Bonito até o Parque dos Carreiros, no Distrito do Bonito.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>CLJR - Comissão de Legislação, Justiça e Redação/2026</t>
   </si>
   <si>
     <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/emenda_modificativa_no_001_-_projeto_de_lei__no_06_de_2026.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º do Projeto de Lei nº 06/2026, que dispõe sobre a criação e ampliação de cargos no âmbito da Administração Pública Municipal de Urucuia/MG.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>CFOTC - Comissão de Finanças, Orçamento e Tomada de Contas/2026</t>
   </si>
@@ -1146,56 +1323,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/984/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/986/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_010_-_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1004/indicacao_013-2026_--.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/141.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/153.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_016_-_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_017_-_2026..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_018_-_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_019_-_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1014/indicacao_020_-_2026.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1031/indicacao_021_-_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_022-2026_removed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_026_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_012026_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_022026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_3_de_2026_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/997/projeto_de_lei_4_de_2026_-_autorizacao_para_filiacao_a_undime.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/998/projeto_de_lei_-_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/999/pl_062026_1_1_merged.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_-_coopcerrado.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_lei_09-2026_removed.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/projeto_de_lei_011-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_anexo_ldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_013-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_014-2026..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_015-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_resolucao_no_001_-_2026..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_resolucao_002-2026..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/requerimento_003_-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_004_-_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_005_-_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_006_-_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_007_-_2026.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/requerimento_008_-_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/requerimento_009_-_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/emenda_modificativa_no_001_-_projeto_de_lei__no_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/emenda_modificativa_002-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_modificativa_003-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/emenda_modificativa_004-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/emenda_modificativa_005-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/emenda_modificativa_006-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/984/indicacao_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/985/indicacao_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/986/indicacao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/991/indicacao_004-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1000/indicacao_009-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacao_no_010_-_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1002/indicacao_011-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1003/indicacao_012-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1004/indicacao_013-2026_--.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1008/141.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1009/153.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1010/indicacao_016_-_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1011/indicacao_017_-_2026..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1012/indicacao_018_-_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1013/indicacao_019_-_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1014/indicacao_020_-_2026.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1031/indicacao_021_-_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_022-2026_removed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_023-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1034/indicacao_024-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1035/indicacao_025-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1036/indicacao_026_-_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1049/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1058/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1059/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1073/indicacao_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/983/projeto_de_lei_012026_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/995/projeto_de_lei_022026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/996/projeto_de_lei_3_de_2026_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/997/projeto_de_lei_4_de_2026_-_autorizacao_para_filiacao_a_undime.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/998/projeto_de_lei_-_fundo_municipal_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/999/pl_062026_1_1_merged.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_007-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1020/projeto_de_lei_-_coopcerrado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1030/projeto_lei_09-2026_removed.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1045/projeto_de_lei_010-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1046/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1048/projeto_de_lei_anexo_ldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1047/projeto_de_lei_013-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1055/projeto_de_lei_14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1056/projeto_de_lei_015.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1065/ilovepdf_merged_11.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1067/projeto_de_lei_017-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1068/projeto_de_lei_18-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1069/projeto_de_lei_19_de_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1074/projeto_de_lei_no_20_de_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1007/projeto_resolucao_no_001_-_2026..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1057/projeto_de_resolucao_002-2026..pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/987/requerimento_001-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/988/requerimento_002-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1005/requerimento_003_-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1006/requerimento_004_-_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento_005_-_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_006_-_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_007_-_2026.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1037/requerimento_008_-_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1038/requerimento_009_-_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1052/requerimento_no_010-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1060/requerimento_011_-_2026...pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1053/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1054/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1061/requerimento_015_-_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1062/requerimento_016_-_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1063/requerimento_017_-_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1064/requerimento_018-2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1066/requerimento_no_019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1070/requerimento_no_020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1071/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1072/requerimento_no_022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1019/emenda_modificativa_no_001_-_projeto_de_lei__no_06_de_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1039/emenda_modificativa_002-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1040/emenda_modificativa_003-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1041/emenda_modificativa_004-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1042/emenda_modificativa_005-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2026/1043/emenda_modificativa_006-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H66"/>
+  <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="132.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1980,950 +2157,1392 @@
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H31" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>141</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="D32" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
         <v>143</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>146</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>147</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>148</v>
       </c>
       <c r="H33" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>150</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>22</v>
+        <v>151</v>
       </c>
       <c r="D34" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>144</v>
+        <v>18</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>27</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E35" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F35" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>160</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>155</v>
+      </c>
+      <c r="E36" t="s">
         <v>156</v>
       </c>
-      <c r="B36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F37" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="H37" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="D38" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>157</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="H38" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F39" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="H40" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D41" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>144</v>
+        <v>13</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H41" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="D42" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F42" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="H42" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>62</v>
+        <v>50</v>
       </c>
       <c r="D43" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E43" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F43" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H43" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="D44" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E44" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F44" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="H44" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="D45" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E45" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F45" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H45" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D46" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="E46" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="F46" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="H46" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
       <c r="D47" t="s">
-        <v>191</v>
+        <v>155</v>
       </c>
       <c r="E47" t="s">
-        <v>192</v>
+        <v>156</v>
       </c>
       <c r="F47" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H47" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="D48" t="s">
-        <v>191</v>
+        <v>155</v>
       </c>
       <c r="E48" t="s">
-        <v>192</v>
+        <v>156</v>
       </c>
       <c r="F48" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D49" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="E49" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="F49" t="s">
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>201</v>
       </c>
       <c r="H49" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>203</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>79</v>
       </c>
       <c r="D50" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="E50" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="F50" t="s">
-        <v>18</v>
+        <v>157</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H50" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>206</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="D51" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="E51" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="F51" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>207</v>
       </c>
       <c r="H51" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>209</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>27</v>
+        <v>87</v>
       </c>
       <c r="D52" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="E52" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="F52" t="s">
-        <v>38</v>
+        <v>157</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H52" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>212</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>32</v>
+        <v>92</v>
       </c>
       <c r="D53" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="E53" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="F53" t="s">
-        <v>38</v>
+        <v>157</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H53" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>215</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>37</v>
+        <v>96</v>
       </c>
       <c r="D54" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="E54" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="F54" t="s">
-        <v>23</v>
+        <v>157</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>216</v>
       </c>
       <c r="H54" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
         <v>218</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="D55" t="s">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="E55" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F55" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H55" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="D56" t="s">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="E56" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F56" t="s">
-        <v>223</v>
+        <v>197</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>224</v>
       </c>
       <c r="H56" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="E57" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="F57" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H57" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="E58" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="F58" t="s">
-        <v>63</v>
+        <v>18</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="D59" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="E59" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="F59" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H59" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>71</v>
+        <v>27</v>
       </c>
       <c r="D60" t="s">
-        <v>199</v>
+        <v>227</v>
       </c>
       <c r="E60" t="s">
-        <v>200</v>
+        <v>228</v>
       </c>
       <c r="F60" t="s">
         <v>38</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H60" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D61" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E61" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="F61" t="s">
+        <v>38</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>37</v>
+      </c>
+      <c r="D62" t="s">
+        <v>227</v>
+      </c>
+      <c r="E62" t="s">
+        <v>228</v>
+      </c>
+      <c r="F62" t="s">
+        <v>23</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="B62" t="s">
-[...11 lines deleted...]
-      <c r="F62" t="s">
+      <c r="H62" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>246</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>42</v>
+      </c>
+      <c r="D63" t="s">
+        <v>227</v>
+      </c>
+      <c r="E63" t="s">
+        <v>228</v>
+      </c>
+      <c r="F63" t="s">
+        <v>247</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="B63" t="s">
-[...14 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>250</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>46</v>
+      </c>
+      <c r="D64" t="s">
+        <v>227</v>
+      </c>
+      <c r="E64" t="s">
+        <v>228</v>
+      </c>
+      <c r="F64" t="s">
         <v>251</v>
-      </c>
-[...13 lines deleted...]
-        <v>245</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>252</v>
       </c>
       <c r="H64" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>254</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="D65" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E65" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="F65" t="s">
-        <v>245</v>
+        <v>33</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>255</v>
       </c>
       <c r="H65" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>257</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>54</v>
       </c>
       <c r="D66" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="E66" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="F66" t="s">
-        <v>245</v>
+        <v>63</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>258</v>
       </c>
       <c r="H66" t="s">
         <v>259</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>260</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>58</v>
+      </c>
+      <c r="D67" t="s">
+        <v>227</v>
+      </c>
+      <c r="E67" t="s">
+        <v>228</v>
+      </c>
+      <c r="F67" t="s">
+        <v>261</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H67" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>264</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" t="s">
+        <v>227</v>
+      </c>
+      <c r="E68" t="s">
+        <v>228</v>
+      </c>
+      <c r="F68" t="s">
+        <v>63</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H68" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>267</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>71</v>
+      </c>
+      <c r="D69" t="s">
+        <v>227</v>
+      </c>
+      <c r="E69" t="s">
+        <v>228</v>
+      </c>
+      <c r="F69" t="s">
+        <v>38</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H69" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>270</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>75</v>
+      </c>
+      <c r="D70" t="s">
+        <v>227</v>
+      </c>
+      <c r="E70" t="s">
+        <v>228</v>
+      </c>
+      <c r="F70" t="s">
+        <v>197</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H70" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>273</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>79</v>
+      </c>
+      <c r="D71" t="s">
+        <v>227</v>
+      </c>
+      <c r="E71" t="s">
+        <v>228</v>
+      </c>
+      <c r="F71" t="s">
+        <v>197</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H71" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>276</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>83</v>
+      </c>
+      <c r="D72" t="s">
+        <v>227</v>
+      </c>
+      <c r="E72" t="s">
+        <v>228</v>
+      </c>
+      <c r="F72" t="s">
+        <v>38</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H72" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>279</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>87</v>
+      </c>
+      <c r="D73" t="s">
+        <v>227</v>
+      </c>
+      <c r="E73" t="s">
+        <v>228</v>
+      </c>
+      <c r="F73" t="s">
+        <v>33</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H73" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>282</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>92</v>
+      </c>
+      <c r="D74" t="s">
+        <v>227</v>
+      </c>
+      <c r="E74" t="s">
+        <v>228</v>
+      </c>
+      <c r="F74" t="s">
+        <v>283</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H74" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>96</v>
+      </c>
+      <c r="D75" t="s">
+        <v>227</v>
+      </c>
+      <c r="E75" t="s">
+        <v>228</v>
+      </c>
+      <c r="F75" t="s">
+        <v>287</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H75" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>290</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>101</v>
+      </c>
+      <c r="D76" t="s">
+        <v>227</v>
+      </c>
+      <c r="E76" t="s">
+        <v>228</v>
+      </c>
+      <c r="F76" t="s">
+        <v>291</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H76" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>294</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>105</v>
+      </c>
+      <c r="D77" t="s">
+        <v>227</v>
+      </c>
+      <c r="E77" t="s">
+        <v>228</v>
+      </c>
+      <c r="F77" t="s">
+        <v>38</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H77" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>297</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>298</v>
+      </c>
+      <c r="E78" t="s">
+        <v>299</v>
+      </c>
+      <c r="F78" t="s">
+        <v>300</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H78" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>303</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>298</v>
+      </c>
+      <c r="E79" t="s">
+        <v>299</v>
+      </c>
+      <c r="F79" t="s">
+        <v>304</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H79" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>307</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>22</v>
+      </c>
+      <c r="D80" t="s">
+        <v>298</v>
+      </c>
+      <c r="E80" t="s">
+        <v>299</v>
+      </c>
+      <c r="F80" t="s">
+        <v>304</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H80" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>310</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>27</v>
+      </c>
+      <c r="D81" t="s">
+        <v>298</v>
+      </c>
+      <c r="E81" t="s">
+        <v>299</v>
+      </c>
+      <c r="F81" t="s">
+        <v>304</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H81" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>32</v>
+      </c>
+      <c r="D82" t="s">
+        <v>298</v>
+      </c>
+      <c r="E82" t="s">
+        <v>299</v>
+      </c>
+      <c r="F82" t="s">
+        <v>304</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H82" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>316</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>37</v>
+      </c>
+      <c r="D83" t="s">
+        <v>298</v>
+      </c>
+      <c r="E83" t="s">
+        <v>299</v>
+      </c>
+      <c r="F83" t="s">
+        <v>304</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H83" t="s">
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2949,50 +3568,67 @@
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>