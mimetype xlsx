--- v1 (2026-01-29)
+++ v2 (2026-05-02)
@@ -10,1827 +10,1911 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1158" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1230" uniqueCount="591">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ESPL</t>
   </si>
   <si>
     <t>Emenda Supressiva a Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_supressiva_n_001_de_2024_-_projeto_de_lei_n_015_de_19_de_abril_de_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_supressiva_n_001_de_2024_-_projeto_de_lei_n_015_de_19_de_abril_de_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 001 DE 2024 - PROJETO DE LEI N° 015 DE 19 DE_x000D_
 ABRIL DE 2024._x000D_
 _x000D_
 Suprima-se o art. 2°, do Projeto de Lei n° 015, de 19 de Abril de_x000D_
 Plenário da Câmara Municipal._x000D_
 _x000D_
 Urucuia/MG, 13 de maio de 2024.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/267/emenda_supressiva_002-2024_ao_projeto_de_lei_022-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/267/emenda_supressiva_002-2024_ao_projeto_de_lei_022-2024.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA N° 002 DE 2024 - PROJETO DE LEI N° 022 DE 21 DE_x000D_
 JUNHO DE 2024._x000D_
 _x000D_
 Suprima-se o art. 3o, do Projeto de Lei n° 022, de 21 de junho de_x000D_
 2024.  Plenário da Câmara Municipal. _x000D_
 Urucuia/MG, 02 de julho de 2024.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>CLEUBER, Darley de Dominguim, NETÃO DO POVO, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/723/emenda_supressiva_003-2024__-_netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/723/emenda_supressiva_003-2024__-_netao.pdf</t>
   </si>
   <si>
     <t>(...Suprima-se o Parágrafo Único do Artigo 5º do Projeto de Lei nº021 de 10 de junho de 2024.)</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>CLEUBER</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_n_001-2024-cleuber-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_n_001-2024-cleuber-ediel.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de realizar estudo e elaboração de Projeto para Construção de Casas Populares na cidade de Urucuia.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/316/indicacao_n_002-2024-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/316/indicacao_n_002-2024-zeze.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho,_x000D_
 possibilidade de construção de uma Rodoviária na Praça José Augusto ao lado do Coreto Central</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>NETÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_n_003-2024-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_n_003-2024-netao.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de realizar estudo e elaboração de Proposição para Construção e ampliação de refeitórios adequado com escovódromo e ampliação de banheiros em todas as escolas municipais.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_n_005-2024-cleuber-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_n_005-2024-cleuber-ediel.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de realizar estudo e elaboração de Projeto para Construção de uma escola no antigo campo de futebol.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_n_006-2024-bebim-parte_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_n_006-2024-bebim-parte_2.pdf</t>
   </si>
   <si>
     <t>Considerando a comodidade que irá proporcionar a comunidade, sugere-se que a mesma possua toda a infraestrutura física necessária, como climatização, banheiros, cozinha e quarto de descanso.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_n_007-2024-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_n_007-2024-netao.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de construir prédio próprio da Prefeitura para instalação das Secretarias para que não haja necessidade de locação de imóveis.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, ALBANITA ANJOS, BEBIM, JOSÉ DO PARTO CARDOSO LISBOA, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/314/indicacao_n_008-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/314/indicacao_n_008-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutílio Eugênio Cavalcanti Filho que as_x000D_
 Casas Populares sejam construídas na Área livre que a Prefeitura possui no bairro Acrísio que fica no antigo Campo de Avião.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/315/indicacao_n_002-2024-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/315/indicacao_n_002-2024-zeze.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresentamos a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho,_x000D_
 possibilidade de construção de uma Rodoviária na Praça José Augusto ao lado do Coreto Central.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>nomeia o Terminal Rodoviário Miguel Durães de Andrade Neto</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rutilio Eugenio Cavalcanti Filho</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de cargos da estrutura administrativa que menciona e dá outras providências.”</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_02_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_02_2024.pdf</t>
   </si>
   <si>
     <t>"Regulamenta  a aplicação da Lei 14.133/2021, estabelecendo diretrizes e normas para atuação dos Agentes envolvidos no processo de contratação, incluindo o Agente de contratação, Agente de planejamento, gestor de contrato e equipe de apoio, prevê a concessão de gratificação  mensal a esses Agentes e dá outras providencias."</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_n_003-2024-.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_n_003-2024-.pdf</t>
   </si>
   <si>
     <t>"Altera o piso salarial dos Agentes comunitários de Endemias e agentes comunitários de saúde adequando a Lei Federal 13.708 de 14 de Agosto de 2018 e dá outras providências. "</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_04_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_04_2024.pdf</t>
   </si>
   <si>
     <t>Declara de interesse comum e de preservação permanente a espécie do baruzeiro ( Dpteryx Alata Vogel) no município de Urucuia, e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_005_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_005_-_2024.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 25 da Lei Municipal n° 531 de 20 de maio de 2013 e dá outras providências".</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_006_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_006_-_2024.pdf</t>
   </si>
   <si>
     <t>"Atualiza o piso salarial dos servidores do magistério da Rede Municipal de Ensino e dá outras providências".</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_009-2024-_edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_009-2024-_edvaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores do Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_de_lei_011-edvaldo-2024-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_de_lei_011-edvaldo-2024-parte_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal n° 672, de 30 de agosto de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>"Altera cargo que menciona e dá outras providências e dá outras providências."</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_014-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_014-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº816/2023 DA ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_015-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_015-2024.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Participação do Município de Urucuia/MG no Consórcio Intermunicipal de Saúde da Rede de Urgência do Norte de Minas - CISRUN, nos termos da Lei Federal nº 11.107/2005."</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_municipal_n16__2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_municipal_n16__2024.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 3°-J da Lei Municipal n° 791 de 27 de dezembro de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_18_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_18_-_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do Plano de Custeio do Regime Próprio de Previdência Social do Município de Urucuia, alterando os Artigos 39 e_x000D_
 40 da Lei Municipal n° 723 de 30 de Margo de 2021, e dá outras providências."</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_22_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_22_-_2024.pdf</t>
   </si>
   <si>
     <t>'Altera os cargos da estrutura administrativa que menciona e dá outras providências"</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_n_020-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_n_020-_2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVOGAÇÃO DA LEI 622 DE 19 DE MAIO DE 2017, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_021-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_021-2024.pdf</t>
   </si>
   <si>
     <t>“Aprova o Loteamento São Geraldo II e dá outras providências.”</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_22_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_22_-_2024.pdf</t>
   </si>
   <si>
     <t>"Altera os cargos da estrutura administrativa que menciona e da outras providências."</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_023_-_2024_3.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_023_-_2024_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE RECUPERAÇÃO E ESTIMULO A QUITAÇÃO DE DÉBITOS FISCAIS - REFIS MUNICIPAL 2024, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_024_-_2024_c_justificativa.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_024_-_2024_c_justificativa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do protocolo de intenções do Consórcio Intermunicipal de Infraestrutura dos Municípios do Noroeste de Minas_x000D_
 — CINF-AMNOR e dá outras providências.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_025_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_025_-_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o restabelecimento da contagem de tempo dos quinquênios, triênios, progressões e licenças-prêmio legalmente prevista aos servidores públicos municipais com direito a esses e dá outras providencias,"</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_025_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_025_-_2024.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o restabelecimento da contagem de tempo dos quinquênios, triênios, progressões e licenças-prêmio legalmente prevista aos servidores públicos municipais com direito a esses e dá outras providências."</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_027-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_027-2024.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/717/projeto_de_lei_028-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/717/projeto_de_lei_028-2024.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE JARDIM DA SAUDADE O CEMITÉRIO MUNICIPAL DE URUCUIA/MG, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/724/projeto_de_lei_033-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/724/projeto_de_lei_033-2024.pdf</t>
   </si>
   <si>
     <t>"Altera o inciso I do art. 50 da Lei Municipal n° 817/2023, que estima a receita e fixa a despesa do Município de Urucuia — MG, para o exercício financeiro de 2024, e dá outras providências."</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projeto_de_lei_35_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projeto_de_lei_35_-_2024.pdf</t>
   </si>
   <si>
     <t>"Cria cargo que menciona e dá outras providencias."</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/405/projeto_de_resolucao_002-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/405/projeto_de_resolucao_002-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO N° 002, /2024 Dispõe sobre alteração na Resolução n° 001/2016 da Câmara Municipal de Urucuia e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n_003-2024-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n_003-2024-cleuber.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDENCIAS. Ao Sr. Juliano Machado Amaral Melo pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_resolucao_n_004-2024-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_resolucao_n_004-2024-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDENCIAS. ao Sr. Mauricio Jose Nascimento pelos_x000D_
 relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/404/projeto_de_resolucao_n_005-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/404/projeto_de_resolucao_n_005-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDENCIAS. Fica concedido o Titulo de Honra ao Mérito do Município de Urucuia, Estado de Minas Gerais, ao Sr. João Batista Soares pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, ALBANITA ANJOS, BEBIM, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/294/requerimento_n_001-2024-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/294/requerimento_n_001-2024-todos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, veem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a possibilidade de transformar o Coreto Municipal em Casa da Cultura.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, ALBANITA ANJOS, BEBIM, CLEUBER, Darley de Dominguim, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_n_002-2024-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_n_002-2024-todos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, veem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a  possibilidade de REFORMAR a Quadra Renatão.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_n_004-2024-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_n_004-2024-netao.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcanti filho, a possibilidade de instalação de luminárias no Distrito de Bonito.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/396/requerimento_n_006-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/396/requerimento_n_006-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a possibilidade de fazer manutenção nas estradas vicinais da comunidade de Barreirinho.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_n_007-2024-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_n_007-2024-netao.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcanti filho providências quanto a emenda parlamentar do Deputado Fred Costa no valor de R$200.000,00 (duzentos mil reais) para construção de um Campo Society no Distrito de Bonito.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>NETÃO DO POVO, Darley de Dominguim, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento_n_008-2024-netao-ediel-darley-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento_n_008-2024-netao-ediel-darley-zeze.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, veem requerer do Prefeito Municipal, Sr. Rutilio Eugenio Cavalcanti filho a possibilidade de execução da Emenda Aditiva de Caráter lmpositiva referente ao ano de 2023, onde foi destinado o valor de R$186.666,64 (cento e oitenta e seis mil seiscentos e sessenta e seis reais e sessenta e quatro centavos), para construção de cobertura e calçamento de uma quadra na Escola Municipal Cívico-Militar Luiz Ribeiro Mendes.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_n011-2024-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_n011-2024-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, ouvida a Casa no prazo regimental, com fulcro no art. Art. 110 da Lei Orgânica Municipal, art. 233 e parágrafo único do Regimento Interno, requerem de V. Exa. Sr. Edvaldo Rosa Lisboa Presidente da Câmara Municipal, que seja oficializado a convocação da_x000D_
 Secretária Municipal de Educação, para trazer esclarecimentos acerca do Tempo Integral.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_n_012-2024-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_n_012-2024-netao.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcanti filho feito reforma no muro da Vila Olímpica.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_n_013-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_n_013-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf</t>
   </si>
   <si>
     <t>0 Vereador que a este subscreve, ouvida a Casa no prazo regimental, com fulcro no art. Art. 110 da Lei Orgânica Municipal, art. 233 e parágrafo único do Regimento Interno, requere de V. Exa. Sr. Edvaldo Rosa Lisboa Presidente da Câmara Municipal, que seja oficializado a convocação da Secretária Municipal de Ação Social, para prestar esclarecimentos sobre: inscrições de casas populares em Urucuia-MG.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_n_014-2024-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_n_014-2024-cleuber.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, providências acerca de instalações de ares-condicionados onde não tem e manutenções nos ares condicionados já instalados em todas as escolas municipais do município de Urucuia.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Darley de Dominguim, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_015-2024_-_darley_-_jose_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_015-2024_-_darley_-_jose_do_parto.pdf</t>
   </si>
   <si>
     <t>Vem requerer  o atendimento ao requerimento 048/2021 que solicita adequação da carga-horária dos Enfermeiros e Técnicos de enfermagem, bem como a possibilidade de implantar o plano de carreira e na oportunidade pedimos que o estudo do Projeto de Lei seja feito de forma a atender demais catergoria da área da saúde.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Darley de Dominguim</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_016-2024_-_darlei.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_016-2024_-_darlei.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, avaliar a possibilidade atendimento da indicação 011/2021 e encaminhar a esta casa uma Proposição Legislativa de reajuste salarial e insalubridade aos garis do Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_017-2024_-_jose_do_parto_-albanita.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_017-2024_-_jose_do_parto_-albanita.pdf</t>
   </si>
   <si>
     <t>Vem requer que seja encaminhado a esta Casa Legislativa, cópias do Livro de Bens Patrimoniais de todas as Secretarais e departamentos do Município de Urucuia-MG, referente aos anos 2021, 2022 e 2023 até a presente data do ano corrente.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_n_018-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_n_018-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, que seja encaminhado a esta Casa Legislativa, a lista de todos os servidores contratados e comissionados do município de Urucuia-MG.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_n_019-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_n_019-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, veem em nome da Mesa Diretora requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, a possibilidade de instalação de câmeras de Segurança com Sistema de Monitoramento em todas as escolas municipais do município de Urucuia-MG.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_020-2024_-_jose_augusto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_020-2024_-_jose_augusto.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, que seja novamente instalada a caixa d’água da comunidade Jacaré que fica na fazenda do Senhor José Caixeta.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Zeze da Parreira, Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_n_021-2024-zeze-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_n_021-2024-zeze-edvaldo.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, a possibilidade de atendimento do requerimento 039/2021, a necessidade de construção de uma rampa de acesso ao necrotério do Hospital Grícia Lisboa de Rezende.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_022-2024_darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_022-2024_darley.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvida a Casa no prazo regimental, com fulcro no art . Art. 110 da Lei Orgânica Municipal, art. 233 e par ágrafo único do Regimento Interno, requer de V. Exa. Sr. Edvaldo Rosa Lisboa Presidente da Câmara Municipal, que seja oficializado a convocação do Diretor da Escola_x000D_
 Municipal Elói Ferreira da Silva para esclarecer acerca da merenda escolar e horário de chegada dos alunos em suas residências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_n_041_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_n_041_-_2024.pdf</t>
   </si>
   <si>
     <t>"A Vereadora que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, informações detalhadas sobre a obra de asfaltamento e recapeamento nas ruas da cidade e aplicação de lama asfáltica em nossa cidade ..."</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_n_042_-_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_n_042_-_2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a possibilidade de envio de Proposição a esta Casa Legislativa que regularize e permita o loteamento e doação da área localizada no antigo campo de aviação, conforme compromisso assumido anteriormente pelo Executivo Municipal.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/433/oficio_045-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/433/oficio_045-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a V. Exa. solicitar agilidade e qualidade acerca da operação de recapeamento nas ruas da cidade de Urucuia._x000D_
 Tal solicitação se faz devido à demora na manutenção a qual as mesmas se encontram em péssimas condições de trafego trazendo riscos a_x000D_
 população como um todo inclusive aos pedestres e cadeirantes, onde tem ruas que não tem condições alguma de trafego.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/268/of._n2_0012024_-_mais_construtora.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/268/of._n2_0012024_-_mais_construtora.pdf</t>
   </si>
   <si>
     <t>Resposta ao oficio protocolado no dia 10/07/2024.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/491/oficio_n_002-2024-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/491/oficio_n_002-2024-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho por meio deste solicitar de V. Sa., informações acerca do veiculo Ambulância S-10 4x4 que foi doado ao município no ano de 2023 através de emenda parlamentar do ex Deputado José Reis, o motivo da mesma não ter sido emplacada e ainda não estar sendo utilizada, sendo que é extremamente necessária principalmente neste período chuvoso.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/391/oficio_005-2024-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/391/oficio_005-2024-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja tomado providências quanto a limpeza e iluminação do Para Terra, que fica localizado na ( Fazenda Água Branca).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/456/oficio_006-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/456/oficio_006-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a V. Exa. solicitar que seja encaminhado a esta Casa de Leis a Proposição acerca do piso salarial dos agentes_x000D_
 comunitários de saúde (ACS) e agentes de combate As endemias (ACE) para apreciação.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/455/oficio_007-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/455/oficio_007-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido de todos os Senhores Vereadores, solicitar a V. Exa. providências cabíveis acerca do surto de dengue que esta acontecendo na nossa cidade, e que seja criado uma estratégia da secretaria de saúde com a população para que possa vir a diminuir o número de contaminados. Ressalto que devido a grande demanda de atendimento no Hospital Municipal Gricia Lisboa de Rezende, a população vem reclamando quanto a demora no atendimento e que muitas vezes a demora é tanta que algumas pessoas acabam desistindo e vão pra casa correndo o risco de se agravarem o quadro. Gostaríamos de saber quanto aos exames (teste rápido) para confirmação de infecção pelo virus da dengue e se esta tendo ou como esta sendo conduzido para o diagnostico.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/454/oficio_008-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/454/oficio_008-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente venho a pedido de todos os Senhores Vereadores por meio deste solicitar a Sr.a. providências cabíveis acerca do surto de dengue que está acontecendo na nossa cidade, e que seja criado uma estratégia da secretaria de saúde com a população para que possa vir a diminuir o número de contaminados.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/453/oficio_009-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/453/oficio_009-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente venho por meio deste solicitar a Sr.a. informações acerca do COVID-19 como está sendo o monitoramento das pessoas_x000D_
 contaminadas, quais providências estão sendo tomadas com os mesmos e de que forma esta sendo divulgado o boletim da cidade de Urucuia/MG.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/500/oficio_n_010-2024-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/500/oficio_n_010-2024-ediel.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar a V. Exa. providências quanto o atendimento do médico Dr. Akil, uma vez que a população vem reclamando do atendimento do mesmo.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/464/oficio_011-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/464/oficio_011-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho a pedido de todos os senhores vereadores, solicitar a possibilidade de uma máquina para ficar a disposição da Secretaria de Meio Ambiente para atender serviços da mesma, uma vez que dessa forma será crucial no lixão para que não fique no estado que ficou.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/452/oficio_012-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/452/oficio_012-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido de todos os Senhores Vereadores, solicitar a V. Exa. informações a cerca do calendário escolar da zona rural. Certo de que o calendário escolar anual teve inicio em 05 de fevereiro do ano corrente e a zona rural até a presente data ainda não teve inicio, e ainda de que maneira será cumprida a carga horária perdida destes alunos. Neste sentido gostaríamos de saber o porquê que não aconteceu em_x000D_
 períodos de férias uma vez que teve tempo hábil para reformas das escolas, manutenção das estradas rurais (linha escolar) e manutenção dos veículos escolares. E nessa oportunidade pedimos que seja encaminhado a esta Casa Legislativa a Proposição de alteração do Código de Postura do município de_x000D_
 Urucuia/MG.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/451/oficio_013-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/451/oficio_013-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do o senhor vereador José Weber Santos solicitar a V. Exa. respostas quanto aos ofícios encaminhados por ele 004/2024 e 005/2024 de 29 de fevereiro de 2024. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/450/oficio_014-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/450/oficio_014-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do o senhor vereador José Augusto Cordeiro Lisboa solicitar a V. Exa. a possibilidade de encaminhar a_x000D_
 equipe do meio da Secretaria de Meio Ambiente para limpeza do Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/449/oficio_015-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/449/oficio_015-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do o senhor vereador Darley Jose da Silva solicitar a V. Exa. providências quanto ao esgoto que está_x000D_
 apresentando sérios problemas próximo ao senhor Comício. Na oportunidade solicito ainda a necessidade das luminárias no Paraterra na comunidade de Agua Branca. Tal solicitação se faz necessária uma vez que irá contribuir com a saúde e o bem estar da comunidade. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/354/oficio_016-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/354/oficio_016-2024-bana.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Deputado,_x000D_
 Cumprimentando-o cordialmente, venho solicitar a V. Exa. intervenção junto a Companhia de Energia de Minas Gerais (CEMIG) extensão de rede elétrica no bairro são Geraldo 02 na cidade de Urucuia/MG, uma vez que nesta localidade encontra um número significativo de moradores que se encontra sem eletricidade. Segue lista em anexo de beneficiários: Na oportunidade venho pedir a possibilidade de atendimento ao requerimento. Neste sentido, na certeza de contar com vossa prestimosa atenção aguardamos respostas quanto ao assunto e aproveito a oportunidade para reiterar elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/353/oficio_020-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/353/oficio_020-2024-bana.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar a V. Exa. providências quanto a execução das obras de recapeamento e operação 'tapa buraco', que são necessárias ser feitas praticamente em todas as ruas da cidade de Urucuia; haja vista que a atual situação se encontra, apresentando partes das vias com a camada asfáltica toda solta, esfarelando e transformando em buracos em decorrência de obras sem planejamentos: bem como, por ações e resultados de reparos que resultaram ineficazes. Considerando que, a atual apresentação do asfalto dessas importantes vias, vem causando inúmeros transtornos, tais como; defeitos e danos aos veículos que por ali transitam fator bastante é que também tem causado bastantes acidentes, fazendo-se necessários reparos na pavimentação com maior durabilidade. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/448/oficio_021-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/448/oficio_021-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta Casa, sirvo-me do presente para encaminhar a V. Exa. cópias dos Projetos_x000D_
 abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG na Sessão Extraordinária do dia 04/03/2024.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/352/oficio_022-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/352/oficio_022-2024-bana.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Cumprimentando-o cordialmente, venho solicitar de V. Sa. informações acerca do não atendimento aos alunos da Educação Infantil da Escola Municipal Elói Ferreira da Silva, localizada no Distrito de Vereda Grande, que segundo a Resolução CEE n°472, de 19 de dezembro de 2019, concede esse direito a todas as crianças. Segundo informações de populares é que na Escola Municipal Elói Ferreira da Silva não está cumprindo a referida Resolução acima mencionado, uma vez que também fui informada que há uma (01) vazia que poderá haver a possibilidade de atender essa demanda, haja vista que ainda segundo populares há alunos para formação de uma turma da Educação Infantil conforme artigo 5° da Resolução CEE n°472, de 19 de dezembro de 2019. Certa de poder contar com a vossa prestimosa atenção, aguardo um retorno o mais breve.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/351/oficio_023-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/351/oficio_023-2024-bana.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário,_x000D_
 Cumprimentando-o cordialmente venho por meio deste solicitar a V. S.a providencias quanto ao novo lixão a céu aberto que está se formando no_x000D_
 loteamento São Geraldo 2. Diante do que estamos vivendo com grandes números de casos de dengue no nosso município é que necessitamos de um olhar para esse local que de certa forma vem trazendo transtorno para os moradores daquela localidade necessitam de mais comodidade, uma vez que a coleta de lixo é feita de forma eficaz e não vejo a necessidade de ter esse armazenamento neste local, mas que se verem a necessidade deste tipo de armazenamento que seja feito de forma adequada em caso de reciclagem como manda a lei.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/350/oficio_n_024-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/350/oficio_n_024-2024-bana.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Cumprimentando-o cordialmente venho por meio deste solicitar a V. S.a providências junto ao Prefeito Municipal Senhor Rutilio Eugênio Cavalcanti Filho_x000D_
 quanto ao pagamento das Emendas Aditiva de Caráter lmpositivo referente ao anos 2022 e 2023 que ainda não foram pagas e qual é a previsão de pagamento. Certa de poder contar com a vossa prestimosa atenção, aguardo um retorno o mais breve.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_025-2024-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_025-2024-zeze.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de encaminhar uma equipe da vigilância sanitária do Distrito de Santa Cruz, uma vez que a tanques ( bebedouros ) com água e cheio de lavras, haja vista que a população vem reclamando com o aumento de pernilongos, onde tem trazido medo aos moradores devido ao grande número de casos de dengue que tem ocorrido em todo município de Urucuia.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/447/oficio_n_26-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/447/oficio_n_26-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta Casa, sirvo-me do presente para encaminhar a V. Exa. cópias dos Projetos_x000D_
 abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG na Sessão Extraordinária do dia 11/03/2024.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/490/oficio_n_027-2024-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/490/oficio_n_027-2024-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a V. Exa. solicitar que seja encaminhado a esta Casa de Leis informações acerca ao art. 10. do Projeto de Lei_x000D_
 Municipal 001/2024, e pelo que vi na justificativa sobre o mesmo está dando pra entender que o profissional Biomédico vai poder atuar em farmácia. 0 que não é permitido, pois não tem essa competência na profissão Biomédica.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/446/oficio_028-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/446/oficio_028-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente venho por meio deste em nome do Vereador José do Parto Cardoso Lisboa solicitar a V. S.a cópias do Livro de Bens Patrimoniais referentes aos anos 2021, 2022 e 2023 até a presente data do ano corrente. Que seja de todas as Secretarias e setores do Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/349/oficio_n_029-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/349/oficio_n_029-2024-bana.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente,_x000D_
 Cumprimentando-o cordialmente, venho solicitar a V. Exa. possibilidade extensão de rede elétrica no bairro são Geraldo 02 na cidade de Urucuia/MG, uma vez que nesta localidade encontra um número significativo de moradores que se encontra sem eletricidade. Segue lista em anexo de beneficiários:_x000D_
 Neste sentido, na certeza de contar com vossa prestimosa atenção aguardamos respostas quanto ao assunto e aproveito a oportunidade para reiterar_x000D_
 elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/422/oficio_n030-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/422/oficio_n030-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta Casa, sirvo-me do presente para encaminhar a V. Exa. cópias dos Projetos_x000D_
 abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG na Sessão Extraordinária do dia 18/03/2024._x000D_
 • Projeto de Lei Municipal n° 001/2024_x000D_
 • Requerimento n° 007/2024_x000D_
 • Requerimento n° 008/2024_x000D_
 • Requerimento n° 009/2024_x000D_
 • Requerimento n° 010/2024_x000D_
 • Indicação n° 002/2024</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/445/oficio_031-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/445/oficio_031-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, a Câmara Municipal de Urucuia-MG, em resposta ao OFÍCIO-CIRCULAR N° 20/2024 / 2024 vem confirmar que o número de cadeiras previstas para a próxima legislatura municipal (2025/2028) 09 cadeiras.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/444/oficio_032-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/444/oficio_032-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do Senhor Vereador Darley José da Silva e demais Vereadores, solicitar a V. Exa. a possibilidade de  rever as férias prêmio dos funcionários da saúde, que foram congeladas desde 2020 ano em que teve inicio da pandemia do COVID-19. Neste sentido é que solicitamos a reorganização de férias prêmio dos interessados para que todos possam gozar dos seus direitos adquiridos. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/443/oficio_033-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/443/oficio_033-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do Senhor Vereador Darley José da Silva e demais Vereadores, solicitar a V. Exa. a possibilidade de rever as férias prêmio dos funcionários da saúde, que foram congeladas desde 2020 ano em que teve inicio da pandemia do COVID-19. Neste sentido é que solicitamos a reorganização de ferias prêmio dos interessados para que todos possam gozar dos seus direitos adquiridos. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/442/oficio_n_034-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/442/oficio_n_034-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido da Senhora Vereadora Albanita Anjos da Mata, solicitar a V. Exa. a necessidade do pagamento das_x000D_
 Emendas Aditiva de Caráter Impositivo, referente ao ano 2022 onde foi direcionado para perfuração de um poço artesiano na comunidade Beira Rio e 2023 foi direcionado para construção de um galpão para comunidade do Mião, e que ainda não foram pagas e qual é a previsão de pagamento.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/441/oficio_035-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/441/oficio_035-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do Senhor Vereador José do Parto Cardoso Lisboa, solicitar a V. Exa. a necessidade reposição de_x000D_
 medicamentos básicos para a farmácia básica do Posto de saúde do Distrito de Santa Cruz. Tal solicitação se faz necessário devido â reclamação dos populares ali daquela localidade que segundo os mesmos, os medicamentos básicos da farmácia básica não têm sido entregue no Posto de Saúde do Distrito de Santa Cruz devido a falta dos mesmos. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/440/oficio_036-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/440/oficio_036-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do Senhor Vereador José do Parto Cardoso Lisboa, solicitar a V. Exa. a possibilidade de revisão do piso_x000D_
 salarial dos servidores da Educação conforme a Lei Federal de 2024. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/439/oficio_037-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/439/oficio_037-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a pedido do Senhor Vereador José do Parto Cardoso Lisboa, solicitar a V. Exa. a lista de beneficiários dos_x000D_
 reservatórios que vieram da CODEVASF via Prefeitura no ano de 2020, onde foram distribuídos cerca de 60 reservatórios. Neste sentido solicitamos a lista contendo todas as informações completa do contemplado, bem como endereço e assinatura no ato do recebimento. Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/421/oficio_n038-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/421/oficio_n038-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a V. S.a solicitar que seja feito a reposição dos medicamentos básicos na Farmácia Básicas do PSF de Vereda_x000D_
 Grande.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/438/oficio_039-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/438/oficio_039-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a V. Exa. solicitar que seja encaminhado a esta Casa de Leis cópias dos agendamentos do livro de registros de_x000D_
 acordo com a Lei Municipal 705 de 22 de julho de 2020 artigo 3° § 1° e § 2°. A solicitação se faz necessária para fins de fiscalização e transparência_x000D_
 aos cidadãos do nosso Município. Neste sentido, na certeza de contar com vossa prestimosa atenção aguardamos respostas quanto ao assunto e aproveito a oportunidade para reiterar elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/437/oficio_040-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/437/oficio_040-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente venho por meio deste informar a V. S. que a substituição dos valores das máquinas para lavanderia em outros_x000D_
 equipamentos no que tange a listagem do referido oficio e que se referente a Emenda Aditiva de Caráter Impositivo do ano 2022, onde é de um orçamento não vigente caberá essa alteração por meio de um Projeto de Lei vindo do Executivo conforme Lei Orgânica do Município de Urucuia no art. 115, §1° inciso II e alínea C. Neste sentido ficaremos aguardo o Projeto com as devidas alterações vindo do Executivo para apreciação desta Casa de Leis, certos de que é de grande relevância para o Hospital e estaremos aqui prontos para aprecia-lo. Na certeza de contar com vossa prestimosa atenção aguardamos e aproveito a oportunidade para reiterar elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/348/oficio_n_041-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/348/oficio_n_041-2024-bana.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito,_x000D_
 Cumprimentando-o cordialmente, venho solicitar a V. Exa. a lista dos contemplados pelo programa de bolsistas que há no município de Urucuia-MG._x000D_
 Sem mais para o momento, reitero os cumprimentos de estimas e respeito.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/436/oficio_042-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/436/oficio_042-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta Casa, sirvo-me do presente para encaminhar a V. Exa. cópias dos Projetos_x000D_
 abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG na Sessão Ordinária do dia 08/04/2024.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/435/oficio_043-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/435/oficio_043-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento a Lei Orgânica e Regimento Interno da Câmara Municipal de Urucuia, e com base no Requerimento n° 011/2024 do Legislativo_x000D_
 Municipal, venho convocar V. Sra. a comparecer no Plenário da Câmara Municipal no dia 22 de abril de 2024 ás 19h00minutos em Reunião Ordinária, para prestar esclarecimentos ao Legislativo, bem como responder aos questionamentos dos Vereadores acerca do Tempo Integral. Neste sentido, na certeza de contar com vossa prestimosa atenção aguardamos respostas quanto ao assunto e aproveito a oportunidade para reiterar elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/434/oficio_044-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/434/oficio_044-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a V. Exa. solicitar agilidade e qualidade acerca da manutenção das estradas escolares da Zona Rural._x000D_
 Tal solicitação se faz devido à demora na manutenção a qual as mesmas se encontram em péssimas condições de trafego trazendo riscos aos alunos_x000D_
 e demais usuários.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/462/oficio_045-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/462/oficio_045-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicitar agilidade e qualidade a cerca da operação de recapeamento nas ruas da cidade de Urucuia.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/432/oficio_046-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/432/oficio_046-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho a V. Exa. providências acerca dos animais soltos nas ruas e avenidas da cidade, trazendo riscos a população onde tivemos relatos de animais que estão correndo atrás de populares. A devida providência se faz necessário para evitar que aconteça o pior_x000D_
 com a população.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/431/oficio_047-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/431/oficio_047-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho através de V. Sa. convidar a Assessoria Jurídica para participar da reunião Ordinária no Plenário da Câmara_x000D_
 Municipal de Urucuia que acontecerá no dia 22 de abril de 2024 as 19h:00 min., para trazer esclarecimentos acerca do Projeto de Lei Municipal 008/2024 "Dispõe sobre a alteração do Plano de Custeio do Regime Próprio de Previdência Social do Município, alterando os artigos 39 e 40 da Lei Municipal n° 723 de 30 de março de 2021, e dá outras providências".</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/346/oficio_048-2024-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/346/oficio_048-2024-todos.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor,_x000D_
 Cumprimentamos cordialmente, viemos a V. Exa. possíveis providências acercados animais soltos na Rodovia MG-202 proximo à cidade de Urucuia, onde os mesmos adentram nas ruas e avenidas da cidade, causando transtornos e riscos a população e que tivemos relatos de pessoas que os animais estão correndo atrás de populares. 0 pedido se faz necessário para que não venha tornar acontecer assim como já aconteceu nas proximidades da cidade acidentes com vitimas fatais, e da maneira em que se encontra, está trazendo grandes riscos aos condutores e pedestres, porque os animais soltos têm aumentado muito tanto na rodovia e dentro da cidade. Neste sentido, gostaríamos da intervenção da Policia Militar Rodoviária, pois já tentamos de tudo e não obtivemos respostas e nem providências por parte do Executivo. Na certeza de contar com vossa prestimosa atenção aguardamos respostas quanto ao assunto e aproveitamos à oportunidade para reiterar elevados votos de estima e sincera consi</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/489/oficio_n049-2024-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/489/oficio_n049-2024-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar de V. Exa. informações acerca do Projeto de Indicação 004/2017, que diz sobre a necessidade de implantar no município uma unidade do Centro de Atenção Psicossocial — CAPS, na modalidade I. Neste sentido, na certeza de contar com vossa prestimosa atenção aguardo respostas quanto ao assunto e aproveito a oportunidade para reiterar elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n050-2024-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n050-2024-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar de V. Exa. que seja encaminhado a está Casa de Leis a prestação de contas do valor do recurso do_x000D_
 Prédio da Telemar. Neste sentido, na certeza de contar com vossa prestimosa atenção aguardo respostas quanto ao assunto e aproveito a oportunidade para reiterar elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/390/oficio_n_051-2024-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/390/oficio_n_051-2024-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado relatórios de multas e inadimplências de todos os veículos públicos.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/389/oficio_n_052-2024-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/389/oficio_n_052-2024-bebim.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja encaminhado cópias dos empenhos e pagamentos da empresa Construtora Galvão e Santos LTDA CNPJ: 47.359.821/0001-82 a qual venceu a licitação referente a obra asfáltica e operação tapa buracos.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_n_053-2024-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_n_053-2024-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado cópias do contrato da Construtora Galvão e Santos LTDA CNPJ : 47.359.821/0001-82 a qual venceu a licitação da obra do asfalto das ruas do bairro São Geraldo, bem como, a obra asfáltica a via lateral da MG 202.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/508/oficio_055-2024-darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/508/oficio_055-2024-darley.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, vinho por meio deste solicitar de V. Exa., a execução da Indicação n° 021/2023 que solicita a instalação de braços com_x000D_
 luminárias nos postes de energia elétrica na comunidade Para Terra. Agradecemos a atenção dispensada ao ensejo e elevamos votos de grande estima e apreço.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/345/oficio_057-2024-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/345/oficio_057-2024-bana.pdf</t>
   </si>
   <si>
     <t>Senhora Secretária,_x000D_
 Cumprimentando-o cordialmente, venho solicitar de V. Sra., que seja encaminhado cópias do livro de pontos da Secretaria de Educação da servidora Maria Aparecida da Silva matricula 000079.5, referente a julho de 2021 até a data do mês vigente. Certa de poder contar com a vossa prestimosa atenção, aguardo um retorno o mais breve.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/430/oficio_058-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/430/oficio_058-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta Casa, sirvo-me do presente para encaminhar a V. Exa. Cópias dos Projetos_x000D_
 abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 22/04/2024.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/429/oficio_059-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/429/oficio_059-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento a Lei Orgânica e Regimento Interno da Câmara Municipal de Urucuia, e com base no Requerimento n° 013/2024 do Legislativo_x000D_
 Municipal, venho convocar V. Sra. a comparecer no Plenário da Câmara Municipal no dia 06 de maio de 2024 ás 19h00 minutos em Reunião Ordinária, para prestar esclarecimentos ao Legislativo, bem como responder aos questionamentos dos Vereadores acerca de inscrições de Casas Populares em Urucuia-MG. Neste sentido, na certeza de contar com vossa prestimosa atenção aguardamos respostas quanto ao assunto e aproveito a oportunidade para reiterar elevados votos de estima e sincera consideração.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/457/oficio_n_060-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/457/oficio_n_060-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento a Lei Orgânica e Regimento Interno da Câmara Municipal de Urucuia, e com base no Requerimento n° 011/2024 do Legislativo_x000D_
 Municipal, venho convocar V Sra. a comparecer no Plenário da Câmara Municipal no dia 06 de maio de 2024 as 19h00 minutos em Reunião Ordinária, para prestar esclarecimentos ao Legislativo, bem como responder aos questionamentos dos Vereadores acerca do Tempo Integral.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/344/oficio_n_061-2024-ze_do_parto-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/344/oficio_n_061-2024-ze_do_parto-bana.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente venho por meio deste solicitar a V. S.a_x000D_
 cópias do Livro de Bens Patrimoniais da Camara Municipal referentes aos anos 2021, 2022_x000D_
 e 2023 até a presente data do ano corrente._x000D_
 Certa de poder contar com a vossa prestimosa atenção, aguardo um retorno o_x000D_
 mais breve.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/461/oficio_062-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/461/oficio_062-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Por meio da presidência, vem indicar os seguintes vereadores para representantes do Legislativo Municipal no CMDRS.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/428/oficio_063-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/428/oficio_063-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-o cordialmente, venho solicitar a V. Exa. a possibilidade de junto aos órgãos competentes a denominação da rodovia MG_x000D_
 202/402 no trecho Urucuia-MG a Pintópolis-MG a antiga Rural Minas, passando a se chamar ( em memoria) Antônio Ribeiro Rosa.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/427/oficio_064-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/427/oficio_064-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Cumprimentando-a cordialmente venho por meio deste solicitar a V. Sr.a. informações referentes a mudança no Edital n° 01/2024, especificamente a_x000D_
 Retificação n° 02, que ocorreu após o término das inscrições para o concurso em questão.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/426/oficio_065-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/426/oficio_065-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Senhora Especialista,_x000D_
 Cumprimentando-a cordialmente venho por meio deste solicitar a V. Sr.a. informações referentes â mudança no Edital n° 01/2024, especificamente a_x000D_
 Retificação n° 02, que ocorreu após o término das inscrições para o concurso em questão.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/425/oficio_067-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/425/oficio_067-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Com meus cordiais cumprimentos, venho através deste de V. Exmo. para buscar esclarecimentos acerca do Projeto de Lei Municipal 008/2024 "Dispõe sobre a alteração do Plano de Custeio do Regime Próprio de Previdência Social do Município, alterando os artigos 39 e 40 da Lei Municipal n° 723 de 30 de março de 2021, e dá outras providências".</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/424/oficio_n_069-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/424/oficio_n_069-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta Casa, sirvo-me do presente para encaminhar a V. Exa. cópias dos Projetos_x000D_
 abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG na Sessão Ordinária do dia 20/05/2024.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/387/oficio-075-2024-bebim-bana-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/387/oficio-075-2024-bebim-bana-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito da obra realizada no Canteiro Central da Cidade de Urucuia-MG ( Posto Rodoviário) se a mesma está sendo realizada com participação da parceria do Município de Urucuia-MG e ANMOR ( Associação dos Municípios do Noroeste de Minas Gerais).</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/423/oficio_n_078-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/423/oficio_n_078-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento a Lei Orgânica e Regimento Interno da Câmara Municipal de Urucuia, e com base no Requerimento n° 022/2024 do Legislativo_x000D_
 Municipal, venho convocar V. Sra. a comparecer no Plenário da Câmara Municipal no dia 25 de junho de 2024 às 19h00 minutos em Reunião Ordinária, para prestar esclarecimentos ao Legislativo, bem como responder aos questionamentos dos Vereadores acerca da merenda escolar e horário de chegada dos alunos em suas residências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/420/oficio_n079-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/420/oficio_n079-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta Casa, sirvo-me do presente para encaminhar a V. Exa. cópias dos Projetos_x000D_
 abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG na Sessão Ordinária do dia 10/06/2024._x000D_
 • Projeto de Lei n° 016/2024_x000D_
 • Requerimento n° 023/2024_x000D_
 • Requerimento n° 024/2024_x000D_
 • Requerimento n° 025/2024_x000D_
 • Indicação n° 010/2024</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/509/oficio_080-2024-darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/509/oficio_080-2024-darley.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste informar sobre denuncia que recebi verbalmente sobre alguns motoristas de algumas rotas de transportes escolares de Vereda Grande que estão correndo demais e trazendo insegurança para os alunos e para os pais.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/460/oficio_081-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/460/oficio_081-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho a pedido de todos os senhores vereadores,solicitar a necessidade de molhar as ruas dos Bairros onde foram cascalhadas, uma vez que após o cascalhamento criou-se um pó muito fino trazendo o aumento de poeira, causando sérios problemas respiratórios e devido o período de frio e seco, esse problema tem se agravado com mais frequência.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, ALBANITA ANJOS, BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/493/oficio_082-2024-ze_do_parto-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/493/oficio_082-2024-ze_do_parto-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Viemos solicitar que seja encaminhado pra esta Casa Legislativa a prestação de contas referente ao ano 2023 e o saldo atualizado até a presente data do ano recorrente .</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/304/oficio_083-2024-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/304/oficio_083-2024-zeze.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de trocar as lâmpadas das ruas do Distrito de Santa Cruz que se encontram queimadas.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/356/oficio_084-2024-ze_do_parto-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/356/oficio_084-2024-ze_do_parto-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada à esta Casa Legislativa cópias de prestação de contas do Instituto de Previdência dos Servidores Públicos do Município de Urucuia-MG- IPMUR referente ao de 2023 e saldo atual até a presente data do ano corrente.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/707/oficio_085-2024-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/707/oficio_085-2024-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a justificativa quanto a rejeição da paciente Cristina de Lourdes Moura, na regulação do Município de Urucuia a qual é pactuado.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/492/oficio_086-2024-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/492/oficio_086-2024-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Venho solicitar a possibilidade das perícias dos Servidores do Município, sejam feitas por junta médica aqui na secretaria de saúde.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/oficio_087-2024-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/oficio_087-2024-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho solicitar providencias acerca da marquise da Quadra Poliesportiva Renatão que se encontra com estrutura comprometida e trazendo risco a população que utilizam aquele local, inclusive os alunos da Cívico Militar Luiz Ribeiro Mendes. Que utilizam para as aulas de Educação Física e utilizarão nesse mês recorrente para festa de quadrilha da referida escola.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/459/oficio_088-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/459/oficio_088-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que sejam encaminhados a esta Casa Legislativa prestação de contas de tudo que foi adquirido através de Emenda Aditiva de Caráter Impositivo referente aos anos 2021,2022 e 2023 até a presente data do ano recorrente.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/458/oficio_089-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/458/oficio_089-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta casa, sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG na sessão ordinária do dia 27/06/2024.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/355/oficio_090-2024-bebim-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/355/oficio_090-2024-bebim-bana.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar informações a cerca do fechamento da Rua Teófilo Bitencortt, com Antônio da Mata no Bairro Riachinho.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/393/oficio_004-2024-bebim_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/393/oficio_004-2024-bebim_2.pdf</t>
   </si>
   <si>
     <t>Venho em nome da comissão de finanças, orçamento e tomada de contas desta casa, solicitar explicações acerca do Projeto de Lei 022/2024 onde nos artigos 2° e 3° fazem alteração no padrão de vencimento.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/418/oficio-096-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/418/oficio-096-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de estar molhando o trecho da rodovia MG 402 da cidade de Urucuia até Distrito de Bonito, onde acontecerá a Festa do Carro de Boi e Moagem.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/417/oficio-097-2024-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/417/oficio-097-2024-edvaldo.pdf</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf</t>
   </si>
   <si>
     <t>"Fica destinado o valor de R$ 617.880,81 (seiscentos e dezessete mil oitocentos e oitenta reais e oitenta e um centavos) para aquisição de_x000D_
 equipamentos e bens permanentes destinados aos seguintes setores do Hospital Municipal Gricia Lisboa de Rezende:"</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/722/emenda_modificativa_003-2024_-_netao_do_povo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/722/emenda_modificativa_003-2024_-_netao_do_povo.pdf</t>
   </si>
   <si>
     <t>(...As Obras de infraestrutura básica devem ser executadas a partir de 1º de janeiro de 2025 pelo Executivo.)</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Mensagem de Veto</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/248/mensagem_de_veto_001-2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/248/mensagem_de_veto_001-2024.pdf</t>
   </si>
   <si>
     <t>Cumprimento-os de forma cordial, ao passo que encaminho a vossas excelências, justificativa de veto ao Projeto de Lei n° 004/2024 que "Declara de_x000D_
 interesse comum e de preservação permanente a espécie do baruzeiro (Dipteryx Alata Vogel) no Município de Urucuia/MG, e dá outras providências", pelas razões de direito justificadas a seguir.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf</t>
+    <t>ALBANITA ANJOS, BEBIM, CLEUBER, Edvaldo de Nelu, Darley de Dominguim, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1021/emenda_aditiva_de_carater_impositivo_no_002-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 002 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1022/emenda_aditiva_de_carater_impositivo_no_003-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 003 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1023/emenda_aditiva_de_carater_impositivo_no_004-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 004 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1024/emenda_aditiva_de_carater_impositivo_no_005-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 005 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1025/emenda_aditiva_de_carater_impositivo_no_006-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 006 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1026/emenda_aditiva_de_carater_impositivo_no_007-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 007 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1027/emenda_aditiva_de_carater_impositivo_no_008-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 008 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1028/emenda_aditiva_de_carater_impositivo_no_009-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 009 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1029/emenda_aditiva_de_carater_impositivo_no_010-2024_-_plo_029-2024_-.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA DE CARÁTER IMPOSITIVO N° 010 DE 2024 - PROJETO DE LEI N° 029 DE 26 DE SETEMBRO DE 2024.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>PCE</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/819/prestacao_de_contas_do_executivo_2024.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/819/prestacao_de_contas_do_executivo_2024.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito Municipal de Urucuia referente ao exercício financeiro de 2024, nos termos do art. 31 da Constituição Federal e da Lei Orgânica e do Município</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2137,68 +2221,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_supressiva_n_001_de_2024_-_projeto_de_lei_n_015_de_19_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/267/emenda_supressiva_002-2024_ao_projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/723/emenda_supressiva_003-2024__-_netao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_n_001-2024-cleuber-ediel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/316/indicacao_n_002-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_n_003-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_n_005-2024-cleuber-ediel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_n_006-2024-bebim-parte_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_n_007-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/314/indicacao_n_008-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/315/indicacao_n_002-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_02_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_n_003-2024-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_04_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_005_-_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_006_-_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_009-2024-_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_de_lei_011-edvaldo-2024-parte_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_municipal_n16__2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_18_-_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_22_-_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_n_020-_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_22_-_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_023_-_2024_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_024_-_2024_c_justificativa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_025_-_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_025_-_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/717/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/724/projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projeto_de_lei_35_-_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/405/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n_003-2024-cleuber.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_resolucao_n_004-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/404/projeto_de_resolucao_n_005-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/294/requerimento_n_001-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_n_002-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_n_004-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/396/requerimento_n_006-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_n_007-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento_n_008-2024-netao-ediel-darley-zeze.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_n011-2024-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_n_012-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_n_013-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_n_014-2024-cleuber.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_015-2024_-_darley_-_jose_do_parto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_016-2024_-_darlei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_017-2024_-_jose_do_parto_-albanita.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_n_018-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_n_019-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_020-2024_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_n_021-2024-zeze-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_022-2024_darley.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_n_041_-_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_n_042_-_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/433/oficio_045-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/268/of._n2_0012024_-_mais_construtora.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/491/oficio_n_002-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/391/oficio_005-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/456/oficio_006-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/455/oficio_007-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/454/oficio_008-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/453/oficio_009-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/500/oficio_n_010-2024-ediel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/464/oficio_011-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/452/oficio_012-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/451/oficio_013-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/450/oficio_014-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/449/oficio_015-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/354/oficio_016-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/353/oficio_020-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/448/oficio_021-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/352/oficio_022-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/351/oficio_023-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/350/oficio_n_024-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_025-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/447/oficio_n_26-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/490/oficio_n_027-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/446/oficio_028-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/349/oficio_n_029-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/422/oficio_n030-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/445/oficio_031-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/444/oficio_032-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/443/oficio_033-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/442/oficio_n_034-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/441/oficio_035-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/440/oficio_036-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/439/oficio_037-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/421/oficio_n038-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/438/oficio_039-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/437/oficio_040-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/348/oficio_n_041-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/436/oficio_042-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/435/oficio_043-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/434/oficio_044-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/462/oficio_045-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/432/oficio_046-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/431/oficio_047-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/346/oficio_048-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/489/oficio_n049-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n050-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/390/oficio_n_051-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/389/oficio_n_052-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_n_053-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/508/oficio_055-2024-darley.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/345/oficio_057-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/430/oficio_058-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/429/oficio_059-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/457/oficio_n_060-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/344/oficio_n_061-2024-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/461/oficio_062-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/428/oficio_063-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/427/oficio_064-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/426/oficio_065-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/425/oficio_067-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/424/oficio_n_069-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/387/oficio-075-2024-bebim-bana-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/423/oficio_n_078-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/420/oficio_n079-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/509/oficio_080-2024-darley.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/460/oficio_081-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/493/oficio_082-2024-ze_do_parto-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/304/oficio_083-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/356/oficio_084-2024-ze_do_parto-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/707/oficio_085-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/492/oficio_086-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/oficio_087-2024-cleuber.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/459/oficio_088-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/458/oficio_089-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/355/oficio_090-2024-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/393/oficio_004-2024-bebim_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/418/oficio-096-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/417/oficio-097-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/722/emenda_modificativa_003-2024_-_netao_do_povo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/248/mensagem_de_veto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/819/prestacao_de_contas_do_executivo_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/256/emenda_supressiva_n_001_de_2024_-_projeto_de_lei_n_015_de_19_de_abril_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/267/emenda_supressiva_002-2024_ao_projeto_de_lei_022-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/723/emenda_supressiva_003-2024__-_netao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/503/indicacao_n_001-2024-cleuber-ediel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/316/indicacao_n_002-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_n_003-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/502/indicacao_n_005-2024-cleuber-ediel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/394/indicacao_n_006-2024-bebim-parte_2.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_n_007-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/314/indicacao_n_008-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/315/indicacao_n_002-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/260/projeto_02_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/261/projeto_de_lei_n_003-2024-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/262/projeto_de_lei_04_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/244/projeto_de_lei_005_-_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/245/projeto_de_lei_006_-_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/414/projeto_de_lei_009-2024-_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/413/projeto_de_lei_011-edvaldo-2024-parte_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/246/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/249/projeto_de_lei_014-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/247/projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/259/projeto_de_lei_municipal_n16__2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/263/projeto_de_lei_18_-_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/264/projeto_de_lei_22_-_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/265/projeto_de_lei_n_020-_2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/719/projeto_de_lei_021-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/266/projeto_de_lei_no_22_-_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/322/projeto_de_lei_no_023_-_2024_3.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/369/projeto_de_lei_024_-_2024_c_justificativa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/308/projeto_de_lei_025_-_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/307/projeto_de_lei_025_-_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/716/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/717/projeto_de_lei_028-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/724/projeto_de_lei_033-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/721/projeto_de_lei_35_-_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/405/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/516/projeto_de_resolucao_n_003-2024-cleuber.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/641/projeto_de_resolucao_n_004-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/404/projeto_de_resolucao_n_005-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/294/requerimento_n_001-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/317/requerimento_n_002-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_n_004-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/396/requerimento_n_006-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/680/requerimento_n_007-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/292/requerimento_n_008-2024-netao-ediel-darley-zeze.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/269/requerimento_n011-2024-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/679/requerimento_n_012-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/291/requerimento_n_013-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/513/requerimento_n_014-2024-cleuber.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/250/requerimento_015-2024_-_darley_-_jose_do_parto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_016-2024_-_darlei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_017-2024_-_jose_do_parto_-albanita.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_n_018-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_n_019-2024-edvaldo-bebim-zeze-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_020-2024_-_jose_augusto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_n_021-2024-zeze-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_022-2024_darley.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/718/requerimento_n_041_-_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/720/requerimento_n_042_-_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/433/oficio_045-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/268/of._n2_0012024_-_mais_construtora.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/491/oficio_n_002-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/391/oficio_005-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/456/oficio_006-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/455/oficio_007-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/454/oficio_008-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/453/oficio_009-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/500/oficio_n_010-2024-ediel.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/464/oficio_011-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/452/oficio_012-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/451/oficio_013-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/450/oficio_014-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/449/oficio_015-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/354/oficio_016-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/353/oficio_020-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/448/oficio_021-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/352/oficio_022-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/351/oficio_023-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/350/oficio_n_024-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/306/oficio_025-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/447/oficio_n_26-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/490/oficio_n_027-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/446/oficio_028-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/349/oficio_n_029-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/422/oficio_n030-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/445/oficio_031-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/444/oficio_032-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/443/oficio_033-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/442/oficio_n_034-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/441/oficio_035-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/440/oficio_036-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/439/oficio_037-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/421/oficio_n038-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/438/oficio_039-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/437/oficio_040-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/348/oficio_n_041-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/436/oficio_042-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/435/oficio_043-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/434/oficio_044-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/462/oficio_045-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/432/oficio_046-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/431/oficio_047-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/346/oficio_048-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/489/oficio_n049-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/488/oficio_n050-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/390/oficio_n_051-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/389/oficio_n_052-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/388/oficio_n_053-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/508/oficio_055-2024-darley.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/345/oficio_057-2024-bana.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/430/oficio_058-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/429/oficio_059-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/457/oficio_n_060-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/344/oficio_n_061-2024-ze_do_parto-bana.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/461/oficio_062-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/428/oficio_063-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/427/oficio_064-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/426/oficio_065-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/425/oficio_067-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/424/oficio_n_069-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/387/oficio-075-2024-bebim-bana-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/423/oficio_n_078-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/420/oficio_n079-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/509/oficio_080-2024-darley.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/460/oficio_081-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/493/oficio_082-2024-ze_do_parto-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/304/oficio_083-2024-zeze.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/356/oficio_084-2024-ze_do_parto-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/707/oficio_085-2024-netao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/492/oficio_086-2024-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/643/oficio_087-2024-cleuber.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/459/oficio_088-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/458/oficio_089-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/355/oficio_090-2024-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/393/oficio_004-2024-bebim_2.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/418/oficio-096-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/417/oficio-097-2024-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/739/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/722/emenda_modificativa_003-2024_-_netao_do_povo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/248/mensagem_de_veto_001-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/738/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1021/emenda_aditiva_de_carater_impositivo_no_002-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1022/emenda_aditiva_de_carater_impositivo_no_003-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1023/emenda_aditiva_de_carater_impositivo_no_004-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1024/emenda_aditiva_de_carater_impositivo_no_005-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1025/emenda_aditiva_de_carater_impositivo_no_006-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1026/emenda_aditiva_de_carater_impositivo_no_007-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1027/emenda_aditiva_de_carater_impositivo_no_008-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1028/emenda_aditiva_de_carater_impositivo_no_009-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/1029/emenda_aditiva_de_carater_impositivo_no_010-2024_-_plo_029-2024_-.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/819/prestacao_de_contas_do_executivo_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H145"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5887,83 +5970,317 @@
       </c>
       <c r="G143" s="1" t="s">
         <v>552</v>
       </c>
       <c r="H143" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>554</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
         <v>10</v>
       </c>
       <c r="D144" t="s">
         <v>555</v>
       </c>
       <c r="E144" t="s">
         <v>556</v>
       </c>
       <c r="F144" t="s">
-        <v>88</v>
+        <v>557</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="H144" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>555</v>
+      </c>
+      <c r="E145" t="s">
+        <v>556</v>
+      </c>
+      <c r="F145" t="s">
+        <v>88</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H145" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>562</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>22</v>
+      </c>
+      <c r="D146" t="s">
+        <v>555</v>
+      </c>
+      <c r="E146" t="s">
+        <v>556</v>
+      </c>
+      <c r="F146" t="s">
+        <v>249</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H146" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>565</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>77</v>
+      </c>
+      <c r="D147" t="s">
+        <v>555</v>
+      </c>
+      <c r="E147" t="s">
+        <v>556</v>
+      </c>
+      <c r="F147" t="s">
+        <v>37</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="H147" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>568</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>41</v>
+      </c>
+      <c r="D148" t="s">
+        <v>555</v>
+      </c>
+      <c r="E148" t="s">
+        <v>556</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H148" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>571</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>45</v>
+      </c>
+      <c r="D149" t="s">
+        <v>555</v>
+      </c>
+      <c r="E149" t="s">
+        <v>556</v>
+      </c>
+      <c r="F149" t="s">
+        <v>78</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="H149" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>574</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>49</v>
+      </c>
+      <c r="D150" t="s">
+        <v>555</v>
+      </c>
+      <c r="E150" t="s">
+        <v>556</v>
+      </c>
+      <c r="F150" t="s">
+        <v>18</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="H150" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>577</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>53</v>
+      </c>
+      <c r="D151" t="s">
+        <v>555</v>
+      </c>
+      <c r="E151" t="s">
+        <v>556</v>
+      </c>
+      <c r="F151" t="s">
+        <v>218</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="H151" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>580</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>58</v>
+      </c>
+      <c r="D152" t="s">
+        <v>555</v>
+      </c>
+      <c r="E152" t="s">
+        <v>556</v>
+      </c>
+      <c r="F152" t="s">
+        <v>29</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H152" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>583</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>280</v>
+      </c>
+      <c r="D153" t="s">
+        <v>555</v>
+      </c>
+      <c r="E153" t="s">
+        <v>556</v>
+      </c>
+      <c r="F153" t="s">
+        <v>33</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H153" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>586</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
         <v>10</v>
       </c>
-      <c r="D145" t="s">
-[...5 lines deleted...]
-      <c r="F145" t="s">
+      <c r="D154" t="s">
+        <v>587</v>
+      </c>
+      <c r="E154" t="s">
+        <v>588</v>
+      </c>
+      <c r="F154" t="s">
         <v>68</v>
       </c>
-      <c r="G145" s="1" t="s">
-[...3 lines deleted...]
-        <v>562</v>
+      <c r="G154" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H154" t="s">
+        <v>590</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6068,50 +6385,59 @@
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
     <hyperlink ref="G136" r:id="rId135"/>
     <hyperlink ref="G137" r:id="rId136"/>
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>