--- v0 (2025-10-31)
+++ v1 (2026-05-02)
@@ -54,3273 +54,3273 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>NETÃO DO POVO, CLEUBER, Darley de Dominguim, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao-01-2023-netao-zeze-darley-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao-01-2023-netao-zeze-darley-ediel.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho, que seja disponibilizado parte do canteiro central da Avenida Guimarães Rosa para construção de estacionamento, Ponto de Táxi e que seja mantida a Feirinha da Agricultura Familiar melhorando a infraestrutura.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/91/indicacao_n_002-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/91/indicacao_n_002-2023.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do Regimento Interno desta casa, a presente indicação, requerendo que o Prefeito Rutílio Eugênio Cavalcanti Filho proceda a disponibilização de Guardas nas portas das escolas municipais, visando a segurança e conforto aos familiares que frequentam as escolas de Urucuia/MG.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/92/indicacao_n_003_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/92/indicacao_n_003_-_2023.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência , nos termos do Regimento Interno desta casa, a presente indicação, requerendo que o Prefeito Rutílio Eugênio Cavalcanti Filho viabilize a recuperação dos equipamentos existentes e faça a aquisição de novos aparelhos para Academia Pública Municipal.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zeze da Parreira, NETÃO DO POVO, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/122/indicacao-04-2023-zeze-netao-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/122/indicacao-04-2023-zeze-netao-ediel.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho, que seja construído corrimão de cabo de aço sobre a ponte do Sabão.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/120/indicaca_o_n_005_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/120/indicaca_o_n_005_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente , apresento a V. Exa . nos termos regimentais , a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho , que a Sede P . A Matão , passe a ser de uso e responsabilidade da Associação Comunitária P .A Matão .</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CLEUBER, ALBANITA ANJOS, BEBIM, Darley de Dominguim, Edvaldo de Nelu, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/130/indicacao_n_006_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/130/indicacao_n_006_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho,_x000D_
 solicitando que seja encaminhado projeto de lei a esta Câmara Municipal, para que a remuneração dos servidores públicos efetivos do Município de Urucuia que estejam enquadrados nos níveis I, II, III e IV seja elevada a patamar um pouco superior ao salário mínimo, observando-se a proporção entre os diferentes níveis.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/121/indicaca_o_n_007_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/121/indicaca_o_n_007_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação à Mesa Diretora Junto ao Prefeito Municipal, Senhor Rutilio Eugênio_x000D_
 Cavalcanti Filho atualização do Estatuto do Servidor Público do Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NETÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Construção de um Canil Municipal, com estrutura e pessoal necessário para acolher e cuidar dos cães e gatos soltos em vias públicas, com local_x000D_
 apropriado e veterinário até devolução aos donos e ou possíveis interessados à adoção dos mesmos.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/151/09.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/151/09.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho, que ao invés de Ruth Cardoso, o complexo esportivo local seja nominado Vila Olímpica João Ernesto Aguiar da Mata (Nestin).</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé do Parto</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_no_10_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_no_10_-_2023.pdf</t>
   </si>
   <si>
     <t>Indicação à Mesa Diretora Junto ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que seja feito a Regularização Fundiária e seus mecanismo_x000D_
 de Titularização de todos os lotes Urbanos do Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>CLEUBER</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/153/11.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/153/11.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que seja feito a revitalização da barragem Bairro Riachinho acrescido de um Projeto de Arborização, Paisagismo, plantio de gramas, plantas ornamentais e nativas do cerrado.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que seja feito a conexão em pista dupla da Avenida Américo Martins com a Rua Juscelino Kubitschek.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_13_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_13_-_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que veja a possibilidade de aquisição de um veiculo adaptado para atendimento aos animais junto a Vigilância Sanitária e Epidemiologia.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_014_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_014_-_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que veja a possibilidade de aquisição de uma carrocinha para o recolhimento dos animais de pequeno porte que se encontrar nas ruas e um local para destinação dos mesmos.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_015_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_015_-_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que seja construído na Vila Olímpica um Viveiro de Mudas de Plantas Nativas e Frutíferas da Nossa Região e uma Horta.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CLEUBER, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_n_016_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_n_016_-_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que seja construído na Vila Olímpica uma Quadra Poliesportiva.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao-017-2023-bebim-bana-edivaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao-017-2023-bebim-bana-edivaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 aquisição de equipamentos para limpeza, drenagem e desobstrução da rede de esgoto.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_n_018_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_n_018_-_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutilio Eugênio Cavalcanti Filho, a_x000D_
 possibilidade de aquisição de um Onibus Semi-Leito para atender a Saúde no atendimento ao transporte de Montes Claros com aos pacientes.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_019_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_019_-_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 possibilidade de fazer a contratação de cabelereiros para atender os alunos de baixa renda das Escolas Municipais.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_n_020-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_n_020-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 possibilidade de construir o piso e sanitários na área destinada aos feirantes da agricultura familiar no Distrito do Bonito.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Darley de Dominguim</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_n_021-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_n_021-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 instalação de braços com luminárias nos postes de energia elétrica na Comunidade de Para terra.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_n_022-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_n_022-2023.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 022/2023_x000D_
 Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho que veja a possibilidade de aluguel social para mulheres em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_n_023_-_2023_-.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_n_023_-_2023_-.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de realizar estudo e elaboração de projeto para a construção de uma Praça Pública e um espaço de lazer no bairro São Geraldo.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_no_24_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_no_24_-_2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 viabilidade de cascalhamento e/ou pavimentação asfáltica no Núcleo Residencial Porto de Manga (1,3 Km) e estrada de acesso ao bar da Mutuca (500) quinhentos metros.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_n_025-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_n_025-2023.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 viabilidade de aquisição de bombas submersa reserva para atender os poços artesianos de competência da Prefeitura.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_026_-_2023_-_edvado.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_026_-_2023_-_edvado.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de fazer doação de lote para construção da sede da Associação das Manifestações Culturais e Folclóricas da Urucuia inscrita no CNPJ:_x000D_
 14.810.389/0001-45.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_027_-_2023_-_edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_027_-_2023_-_edvaldo.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de construção de uma Praça Pública e um espaço de lazer no canteiro central da Rua Raul Cardoso da Mata com a Rua Antônio Esteves dos Anjos no bairro Porto de Manga e que seja denominada de Manoelina Batista Lisboa (Dona Ne1ú).</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_028_-_2023_cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_028_-_2023_cleuber.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a_x000D_
 possibilidade de pavimentação asfáltica interligando a Rua Teófilo Bitencourt á Rodovia MG 202.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
     <t>Rutilio Eugenio Cavalcanti Filho</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO 001/2023</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_decreto_legislativo-001-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_decreto_legislativo-001-2023.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE URUCUIA -MG, REFERENTE AO EXERCÍCIO DE 2017 , NOS TERMOS DO PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_001-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_001-_2023.pdf</t>
   </si>
   <si>
     <t>“Autoriza o poder executivo a construir novo Cemitério Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no002_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no002_-_2023.pdf</t>
   </si>
   <si>
     <t>Atualiza o piso salarial dos servidores do magistério da Rede Municipal de Ensino e dá outras providências</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_003-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_003-2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de cargos da estrutura administrativa da Prefeitura Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_004-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_004-2023.pdf</t>
   </si>
   <si>
     <t>“Altera o piso salarial dos Agentes comunitários de Endemias e Agentes Comunitários de Saúde e dá outras providências.’’</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projeto_de_lei_005-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projeto_de_lei_005-2023.pdf</t>
   </si>
   <si>
     <t>“ Institui no Município de Urucuia/MG a disciplina cultura empreendedora, cooperativista e financeira na Rede Municipal de Ensino, com foco na promoção da cidadania.”</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_006-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_006-2023.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a autorização de doação de imóvel que especifica para a implantação do CEJUSC - CENTRO JUDICIÁRIO DE SOLUÇÃO DE CONFLITOS E CIDADANIA no Município de Urucuia e dá outras providências.”</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>“Institui o Conselho Municipal de Desenvolvimento Econômico - CMDE e dá outras providências.”</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de reajuste de vencimento dos servidores públicos municipais e dá outras providências.”</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_009-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_009-2023.pdf</t>
   </si>
   <si>
     <t>‘‘Dispõe sobre a criação de cargos da estrutura administrativa da Prefeitura Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_010-2023_ldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_010-2023_ldo.pdf</t>
   </si>
   <si>
     <t>"DISPÕES SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE LEI ORÇAMENTÁRIA DE 2024 E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_011_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_011_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das escolas e creches da rede municipal de ensino adequarem os cardápios da alimentação escolar para alunos com necessidades nutricionais específicas e dá outras providências.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_012-2023-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_012-2023-bebim.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_013_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_013_-_2023.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de cargos da estrutura administrativa da Prefeitura Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_municipal_-_014-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_municipal_-_014-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a Participação do Município de Urucuia/MG no Consórcio Intermunicipal de Saúde Norte de Minas - CISNORTE, nos termos da Lei Federal n° 11.107/2005.”</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_municipal_n15_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_municipal_n15_-_2023.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O VENCIMENTO INICIAL DE AGENTE COMUNITÁRIO DE SAÚDE E AGENTE DE COMBATE A ENDEMIAS."</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>CLEUBER, Darley de Dominguim, NETÃO DO POVO, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_n_016_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_n_016_-_2023.pdf</t>
   </si>
   <si>
     <t>Promove o reajuste do vencimento base dos servidores da Câmara Municipal de Urucuia e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_17_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_17_2023.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no importe de R$ 126.000,00(Cento e Vinte e Seis Mil Reais) e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_018-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_018-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos da estrutura administrativa da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n019_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n019_-_2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Brasil mais Agroecológico Municípios em Rede no Município de Urucuia/MG e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_020-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_020-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Autorização ao Poder Executivo a realizar o repasse da parcela de complementação, disponibilizada pela União, da remuneração dos Enfermeiros, Técnicos de Enfermagem, Auxiliares de Enfermagem e Parteiras, integrantes do quadro de servidores do Município de Urucuia/MG, conforme dispões a Lei Federal 14.434/2022, nos termos da EC 127/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/205/projeto_de_lei_n_21_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/205/projeto_de_lei_n_21_-_2023.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei n° 805/2023 — que dispõe sobre as diretrizes para elaboração da lei orçamentária de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_022_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_022_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do Plano Plurianual de Ações para o quadriênio 2022 / 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_n_23_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_n_23_-_2023.pdf</t>
   </si>
   <si>
     <t>"Estima a receita e fixa a despesa do Município de Urucuia para o exercício financeiro de 2024 e dá outras providências."</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Cleuber Marques dos Anjos, Antônio Alves Neto, Ediel Alves da Silva, José Augusto Cordeiro Lisboa</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_0024-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_0024-2023.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE ALESSANDRA JOVINA NETA ANJOS DA MATA A RECEPÇÃO DA CÂMARA MUNICIPAL DE URUCUIA/MG, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_0025-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_0025-2023.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE JOSÉ CAVALCANTI MELO OS GABINETES DA CÂMARA MUNICIPAL DE URUCUIA/MG, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Cleuber Marques dos Anjos, Ediel Alves da Silva, José Augusto Cordeiro Lisboa, NETÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_0026-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_0026-2023.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE NILMAR DO BOMFIM O ANEXO DA CÂMARA MUNICIPAL DE URUCUIA/MG, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_0027-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_0027-2023.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE GUIMARÃES ROSA O JARDIM DA CÂMARA MUNICIPAL DE URUCUIA/MG, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_028_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_028_-_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a criar Loteamento que menciona e dá outras providências."</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_municipal_n29_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_municipal_n29_-_2023.pdf</t>
   </si>
   <si>
     <t>"Altera o art. 3°-J da Lei Municipal n° 791 de 27 de dezembro de 2022 e dá outras providências."</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_030-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_030-2023.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1° DA LEI N° 67/2003 DA ENTIDADE QUE MENCIONA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_001_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_001_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_resoluca_o_n_002-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_resoluca_o_n_002-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadania Honorária do Município de Urucuia, Estado de Minas Gerais, a Sr. Emerson Gonçalves de Souza pelos_x000D_
 relevantes serviços prestados ao Município .</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/94/projeto_de_resolucao_003-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/94/projeto_de_resolucao_003-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Resolução nº 001/2016 da Câmara Municipal de Urucuia e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_resolucao_004-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_resolucao_004-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_005-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_005-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Honra ao Mérito do Município de Urucuia, Estado de Minas Gerais, ao Sra. Lilane Oliveira Marcondes pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_resolucao_006-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_resolucao_006-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Título de Cidadania Honorária do Município de Urucuia, Estado de Minas Gerais, ao Sr. Anilson José da Silva pelos relevantes_x000D_
 serviços prestados ao Município.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_resolucao_no007_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_resolucao_no007_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a filiação da Câmara Municipal de Urucuia à AVAMS e contém outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_resolucao_n_008_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_resolucao_n_008_2023.pdf</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_resoluca_o_n_009-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_resoluca_o_n_009-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_resolucao_n_010-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_resolucao_n_010-2023.pdf</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_resolucao_n_011-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_resolucao_n_011-2023.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_resolucao_n_012-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_resolucao_n_012-2023.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/147/ccf_000910.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/147/ccf_000910.pdf</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_n_014-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_n_014-2023.pdf</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_resolucao_n_015-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_resolucao_n_015-2023.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_resolucao_16_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_resolucao_16_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização dos valores de diárias, nos termos da Lei Municipal n° 637, de 23 de novembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_resolucao_no_17_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_resolucao_no_17_-_2023.pdf</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_resolucao_no_18_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_resolucao_no_18_-_2023.pdf</t>
   </si>
   <si>
     <t>Estabelece os meios oficiais de publicação dos atos normativos e administrativos da Câmara Municipal de Urucuia e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_resolucao_n_019_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_resolucao_n_019_-_2023.pdf</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_n_020_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_n_020_-_2023.pdf</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_resolucao_no_21_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_resolucao_no_21_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E D Á OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_resolucao_no_22_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_resolucao_no_22_-_2023.pdf</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_resolucao_n_023_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_resolucao_n_023_-_2023.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_resolucao_no_24_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_resolucao_no_24_2023.pdf</t>
   </si>
   <si>
     <t>Título Cidadania Honorária Sr. Hélio Ribeiro Nunes</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_resolucao_025-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_resolucao_025-2023.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a transmissão das sessões da Câmara Municipal de Urucuia pela rede mundial de computadores e dá outras providências</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_resolucao_n_026-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_resolucao_n_026-2023.pdf</t>
   </si>
   <si>
     <t>Fica concedido o Titulo de Cidadania Honorária do Município de Urucuia, Estado de Minas Gerais, ao Sr. Jaime Gonçalves da Silva pelos_x000D_
 relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_resolucao_n_027-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_resolucao_n_027-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS._x000D_
 Ao Sr. João Rafael de Sousa Caetano Soares</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_resolucao_n_028-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_resolucao_n_028-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_resolucao_n_29-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_resolucao_n_29-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDÊNCIAS._x000D_
 A Sra. Avani Zueleica Anjos da Mata</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_resolucao_n_030_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_resolucao_n_030_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS._x000D_
 Ao  Sr. Josimar Aparecido Caixeta</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_n_031_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_n_031_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS._x000D_
 Ao Sr. Yury Gonçalves Magalhães</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_n_032_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_n_032_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS._x000D_
  Sr.  Willy  Alves Dieguez</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_n_033_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_n_033_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDENCIAS._x000D_
 Sra. Raimunda Alves Bezerra</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_resolucao_n_034_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_resolucao_n_034_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS_x000D_
 Ao Sr. Fagner Queiroz de Carvalho</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_resolucao_n_035-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_resolucao_n_035-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDENCIAS._x000D_
 Srª. Maria Aparecida Rosario Oliveira</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_resolucao_36_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_resolucao_36_-_2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDENCIAS._x000D_
 Sr. Rodrigo André de Sá Teles da Silva</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_resolucao_n_037-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_resolucao_n_037-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 Sr. Flávio de Oliveira</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_n_038-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_n_038-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS._x000D_
 Sr. Alexandre Benedito Correa Bandeira</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_resolucao_n_039-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_resolucao_n_039-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDENCIAS._x000D_
 Sra. Sebastiana Limoeiro de Aguiar</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_resolucao_n_040-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_resolucao_n_040-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS._x000D_
 Sr. Marcos Barbosa dos Santos</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_resolucao_n_041-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_resolucao_n_041-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDÊNCIAS._x000D_
 Sra. Gilda Ribeiro de Almeida Nogueira</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_resolucao_n_042-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_resolucao_n_042-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA E DA OUTRAS PROVIDÊNCIAS._x000D_
 Sra. Thereza Raquel Braga Almeida Corrêa</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_n_043-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_n_043-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDÊNCIAS._x000D_
 Sra. Taiane Oliveira Souza</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_n_044-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_n_044-2023.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDÊNCIAS._x000D_
 Sra. Kauane Durães do Rosario</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_de_resolucao_n_045-2023-darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_de_resolucao_n_045-2023-darley.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DA OUTRAS PROVIDENCIAS. Ao Sr. Lucas Rocha Rigotti pelos relevantes serviços prestados ao  Município.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_001-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_001-2023.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, requer nos termos regimentais e , depois de ouvido o Plenário, que o Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho providencie junto a Secretaria Municipal de Saúde, a aquisição de ar condicionado para as salas de vacina, farmácia, médico e Técnicos de_x000D_
 Enfermagem da UBS de Vereda Grande e também uma balança digital infantil.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, ALBANITA ANJOS, BEBIM, CLEUBER, Darley de Dominguim, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_n_002-2024-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_n_002-2024-todos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, veem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a possibilidade de REFORMAR a Quadra Renatão.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_003-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_003-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, providências cabíveis para o encaminhamento ao Poder Legislativo de Projeto de Lei visando o piso salarial nacional de no mí nimo R$ 2.604,00 aos agentes comunitários de saúde (ACS) e agentes de combate a endemias (ACE), bem como atualização da tabela de vencimentos e suas progressões a partir de janeiro de 2023.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_004-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_004-2023.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, ouvida a Casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcanti Filho, providencias_x000D_
 com relação a adequação do piso salarial dos professores da rede municipal ao piso nacional dos professores que subiu para R $ 4.420,55 em 2023, um reajuste de 14,95% em relação ao piso do ano passado, que era de R$ 3.845,63.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/requerimento_no_005-2023-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/requerimento_no_005-2023-edvaldo.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, informação sobre a estengão de Rede Elétrica em ruas e avenidas do bairro Lisboa Cavalcanti principalmente nos lotes da Construtora Construjac.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_006-2023-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_006-2023-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a Casa no prazo regimental, vem requerer do Presidente da Câmara Municipal de Urucuia/MG, Sr. Cleuber_x000D_
 Marques dos Anjos, providencias com relação a reestruturação de cargos e a reposição salarial dos servidores desta Casa Legislativa.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_007-2023-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_007-2023-bebim.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja_x000D_
 feito atualização da tabela de diárias do Executivo.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_008_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_008_-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja solicitado Junto ao Estado à possibilidade de Policial Feminina para compor o efetivo policial no município de Urucuia/MG.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_009_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_009_-_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, requer nos termos regimentais e depois de ouvido o Plenário, que o Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho viabilize a mudança de nível dos cargos de Monitor de Creche e Secretário Escolar do município de Urucuia/MG.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no_010_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no_010_-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja feito uma barragem com aterro no córrego Borracha Distrito de Vereda Grande.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n_011-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n_011-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que os Banheiros da Praça Central sejam recuperados e que tenham manutenção diária.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_n_012-2023-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_n_012-2023-bana-bebim.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja encaminhado a essa Casa de Leis , cópias da ocorrência do acidente com o ônibus Escolar do Distrito Vereda Grande ocorrido no ultimo sábado dia 25 de março de 2023.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n_013_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n_013_-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja providenciado para os pacientes em Tratamento de Saúde em Montes Claros uma Casa de Apoio para atender os pacientes de Urucuia-MG.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_014-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_014-2023.pdf</t>
   </si>
   <si>
     <t>Secretária Municipal de Educação, para trazer esclarecimentos acerca do Projeto de Lei Municipal 005/2023 “ Institui no Município de Urucuia/MG a_x000D_
 cultura empreendedora, cooperativista e financeira na Rede Municipal de Ensino, com foco na promoção da cidadania.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n_015-2023-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n_015-2023-bana-bebim.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Presidente da Câmara Municipal, Sr. Cleuber Marques dos Anjos, providências quanto a convocação do senhor Secretário de Transporte referente ao requerimento 008/2022 aprovado nesta Casa de Leis.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n_016__2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n_016__2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, informações sobre a retomada da Pro-Infancia e da Construção no canteira cental da Avenida Guimarães Rosa._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n_017_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n_017_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho , providências cabíveis para o encaminhamento ao Poder Legislativo de Projeto de Lei visando o piso nacional de enfermeiro, técnicos e auxiliares de enfermagem e parteiras, conforme previsto pela Emenda Constitucional 124/ 2022, e regulamentado pela Lei 14.434/ 2022.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no_18_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no_18_-_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcanti Filho, providências cabíveis com relação a segurança da Escola Cívico Militar Municipal Profã Ana Amélia Macedo Monte Alto.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_-_019_-_2023_-_bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_-_019_-_2023_-_bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que_x000D_
 sempre que houver reuniões de Conselhos no Município, que seja comunicado e enviado convites para os vereadores.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_020_-_2023_-__bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_020_-_2023_-__bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve , ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal , Sr. Rutilio Eugênio Cavalcanti filho, que seja_x000D_
 destinado um veículo para ficar definitivo no CRAS para atendimento na zona rural.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no_21_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no_21_-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja feito a iluminação na ciclovia com início de frente o Sr. Isidoro até a Mutuca.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_022_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_022_-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja destinado para o PSF de Santa Cruz equipamentos e atendimento odontológico.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_-_0023-2023_jose_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_-_0023-2023_jose_do_parto.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, providências a cerca da não realização do Concurso Público do Municipio de Urucuia, se tem previsão, qual a quantidade de vagas disponíveis para cada cargo e sugiro prova de títulos para os professores que já atuam na educação do município.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_n_024_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_n_024_-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcanti Filho, informações sobre o valor da obra do cemitério.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM, Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_n_025_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_n_025_-_2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que a este subscreve, ouvida a Casa no prazo regimental, com fulcro no art. Art. 110 da Lei Orgânica Municipal, art. 233 e parágrafo único do_x000D_
 Regimento Interno, requer de V. Exa. Sr. Cleuber Marques dos Anjos Presidente da Câmara Municipal, que seja oficializado a convocação do_x000D_
 Secretário Municipal de Saúde, para trazer esclarecimentos acerca dos PSF e Farmácia Básica do município.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_026-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_026-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, requerer junto a Secretaria de Saúde a viabilidade de aquisição de Alimentação e Material de Limpeza para contribuir como os pacientes de Urucuia ocupantes da Casa de apoio Anjos do Futuro. Localizada na Rua Jacobina, nº 150, bairro Alto São João, Montes Claros Minas Gerais.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>NETÃO DO POVO, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_n_027-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_n_027-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, vêm requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho a regularização da inadimplência junto a Emater para garantir o Plano Safra aos produtores rurais do município de Urucuia/MG.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_n_028-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_n_028-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, vêm requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho a possibilidade de encaminhar copias de todas as diárias do Prefeito, Vice-prefeito e secretários dos anos 2021(dois mil e vinte e um), 2022 (dois mil e vinte e dois) e 2023 (dois mil e vinte e três) até o mês corrente.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_n_029-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_n_029-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, vêm requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho solicitar a_x000D_
 possibilidade de extensão de rede elétrica no Distrito de Vereda Grande.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_n_030-2023-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_n_030-2023-edvaldo.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcanti filho que seja encaminhado a esta casa Legislativa copias do extrato da conta de tributos referente A Lei Municipal 622 de 19 de maio de 2017 e a Lei Municipal 705 de 22 de julho de 2020.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>CLEUBER, JOSÉ DO PARTO CARDOSO LISBOA, BEBIM, Darley de Dominguim, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_n_031-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_n_031-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, vem requerer da Mesa Diretora desta Casa, que seja feita a revisão da Lei Orgânica do Município de Urucuia e do Regimento Interno da Câmara Municipal de Urucuia.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_n_032-2023-bebim-ze_do_parto-edvaldo-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_n_032-2023-bebim-ze_do_parto-edvaldo-bana.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, ouvida a casa no prazo regimental, vêm solicitar do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho informações acerca da obra de infraestrutura asfáltica bem como: placa com valor e prazo de execução da obra, tipo de material que será usado e engenheiro responsável pela obra.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_n_033-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_n_033-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a possibilidade de manter em atividade o caminhão pipa que está fornecendo água para do Distrito Vereda Grande e comunidades.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_n_034-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_n_034-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 034/2023_x000D_
 Os Vereadores que este subscreve, ouvida a casa no prazo regimental, vêm solicitar do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho informações acerca da obra Usina de Reciclagem lixo zero bem como: placa com valor e prazo de execução da obra, engenheiro responsável pela obra.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_n_035-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_n_035-2023.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 035/2023_x000D_
 O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a_x000D_
 possibilidade de arrumar e colocar cascalho em alguns pontos da estrada de Urucuia até a sede do Barreirinho.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>NETÃO DO POVO, ALBANITA ANJOS, BEBIM, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_n_036-2023-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_n_036-2023-todos.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a_x000D_
 viabilidade de estar encaminhado a esta casa de Leis a revisão do código de postura.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_n_037-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_n_037-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 necessidade de fazer a recuperação e cascalhamento da estrada da fazenda gameleira do município de Urucuia que cla acesso a balsa da Comunidade São João do Rodeio município de São Romão.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_n_038-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_n_038-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 necessidade de enviar a esta Casa cópia do contrato com a empresa Construtora Galvão e Santos e especificação das ruas onde as obras serão executadas.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_n_039-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_n_039-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 necessidade de enviar casa as pastas com as prestações de contas dos anos de 2021, 2022 e 2023.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_n_040-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_n_040-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 necessidade de o município atender os pequenos produtores com trator e grade aradora.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_n_041-2023-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_n_041-2023-todos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a_x000D_
 necessidade de buscar a instalação de agências bancárias ao município.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_n_042-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_n_042-2023.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a possibilidade de trocar as lâmpadas dos refletores da Quadra de Poliesportiva do Distrito de Vereda Grande.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_n_043-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_n_043-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, senhor Rutílio Eugênio Cavalcanti Filho, a_x000D_
 necessidade de retomar a festa em comemoração a emancipação política de Urucuia, realizada no mês de abril.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_n_044-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_n_044-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a_x000D_
 necessidade de reformar da Unidade Básica de Saúde (UBS) do Distrito de Bonito.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>Darley de Dominguim, BEBIM, CLEUBER, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_n_045-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_n_045-2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a_x000D_
 necessidade de recuperação nas ruas de asfalto Distrito de Vereda Grande, Distrito de Bonito e da Santa Cruz.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_n_046-2023-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_n_046-2023-bebim.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que seja_x000D_
 encaminhado a esta casa Legislativa a relação de todos os implementos agrícolas que estão em uso do poder público e de terceiros.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_n_047-2023-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_n_047-2023-bebim.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho,_x000D_
 providências quanto a retomada dos medicamentos nas Unidades Básicas de Saúde (UBS).</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_n_048-2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_n_048-2023.pdf</t>
   </si>
   <si>
     <t>0 Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a_x000D_
 possibilidade de instalação de ventiladores nos quartos de internação do Hospital Municipal Gricia Lisboa de Rezende.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>NETÃO DO POVO, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_049-2023-netao-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_049-2023-netao-ediel.pdf</t>
   </si>
   <si>
     <t>Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a possibilidade de realizar trocar das lâmpadas convencionais dos refletores no Estádio da Vila Olimpica por lâmpadas de LED.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/270/oficio_001-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/270/oficio_001-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>REF: Implantação do Siafic 2023</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/642/oficio-002-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/642/oficio-002-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Cessão de Servidora</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/640/oficio-003-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/640/oficio-003-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Informo que eventos de repercussão e relevante interesse para a população urucuiana não estão sendo informados de maneira tempestiva e satisfatória.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/392/oficio_004-2024-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/392/oficio_004-2024-bebim.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que seja encaminhado cópias dos empenhos e pagamentos da empresa Construtora Galvão e Santos LTDA CNPJ 47.359.821/0001-82 a qual venceu a licitação referente a obra asfáltica e operação tapa buracos.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/oficio-006-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/oficio-006-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a possibilidade de destinação de Emenda Parlamentar para aquisição de um trator e implementos para a associação dos pequenos produtores Rurais da Agricultura Familiar, Agnelo Durães .</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/oficio-007-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/oficio-007-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a possibilidade de Emenda Parlamentar para aquisição de um kit de Apicultura e uma torradeira Elétrica para produção de Farinha de Mandioca para AVINA da Comunidade Vista Nova.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/343/oficio-008-2023-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/343/oficio-008-2023-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviada pra essa casa de Leis informações de :  Quais convênios a Secretaria de Saúde tem vigente, onde e quais serviços são prestados solicitamos. Solicitamos ainda quais especialidades médica são oferecidas no Município.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/639/oficio-010-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/639/oficio-010-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Ordinária do dia 13/03/2023.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/638/oficio-012-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/638/oficio-012-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho encaminhar cópias dos ofícios e Requerimentos encaminhados que aguardamos respostas até a presente data.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/341/oficio-014-2023-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/341/oficio-014-2023-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Solicitar providencias junto a Secretaria de Educação para aquisição de uma máquina de lavar roupas e um tanquinho elétrico para os serviços essenciais, do Centro Municipal de Educação Infantil São Leonardo.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/637/oficio-016-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/637/oficio-016-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia -MG, Na sessão Ordinária do dia 27/03/2023.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/636/oficio-017-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/636/oficio-017-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador Edvaldo Rosa Lisboa , solicitar a reforma e manutenção com urgência da Escola Municipal Américo Martins, Comunidade Santa Cruz.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/635/oficio-018-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/635/oficio-018-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador José Augusto Cordeiro Lisboa , solicitar que seja feita a reforma na passagem do córrego Vereda das Contas.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/634/oficio-019-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/634/oficio-019-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador Antonio Alves Neto, solicitar que seja feita a troca de madeira da ponte comunidade Judas.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/633/oficio-020-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/633/oficio-020-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho meio deste a pedido do vereador José do Parto Cardoso Lisboa, solicitar que seja enviada a esta casa a relação de todos os veículos ativos do município com placa, ano e modelo.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/632/oficio-021-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/632/oficio-021-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho meio deste a pedido do vereador José do Parto Cardoso Lisboa, solicitar que seja feita identificação de toda frota de veículo do município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/oficio-022-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/oficio-022-2023-netao.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados , aprovados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 10/04/2023.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/oficio-024-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/oficio-024-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a possibilidade de destinação de Emenda Parlamentar para ampliação e reforma da quadra de esportes do Distrito do Bonito, Urucuia-MG.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/oficio-025-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/oficio-025-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a possibilidade de destinação de Emenda Parlamentar para reforma do Ginásio de Esporte Renatão, localizado na cidade de Urucuia-MG.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/oficio-026-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/oficio-026-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a possibilidade de destinação de Emenda Parlamentar para construção de Campo Sintético na Cidade de Urucuia-MG.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/oficio-027-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/oficio-027-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a viabilidade de destinação de Emenda Parlamentar para aquisição de um ônibus executivo para atender a Secretaria de Esporte e Assistência  Social da Cidade de Urucuia-Mg.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/oficio-028-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/oficio-028-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar junto ao governo do Estado de Minas gerais possibilidade de implantação de uma Delegacia de Policia Civil na cidade de Urucuia-MG.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/oficio-029-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/oficio-029-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a viabilidade de destinação de Emenda Parlamentar para aquisição de um veículo Ambulância Traçada, para atender a Unidade Básica de Saúde UBS no Distrito de Bonito, na cidade de Urucuia-MG.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/oficio-030-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/oficio-030-2023-netao.pdf</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/oficio-031-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/oficio-031-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar junto ao governo do estado de Minas Gerais, possibilidade de implantação de uma Delegacia de Policia Civil na cidade de Urucuia-MG.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/631/oficio-032--2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/631/oficio-032--2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Com base no Requerimento n° 014/2023 do Legislativo Municipal, venho convocar a comparecer no Plenário da Câmara Municipal de Urucuia-MG do dia 17 de Abril de 2023 as 8:00 Hrs em Reunião Extraordinária, para prestar esclarecimentos ao Legislativo, bem como responder aos questionamentos dos vereadores a cerca do projeto de Lei Municipal 005/2023.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/630/oficio-034-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/630/oficio-034-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para enviar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Ordinária do dia 25/04/2023.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/629/oficio-037-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/629/oficio-037-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador Darley José da Silva, solicitar que seja vista a questão da luminária da comunidade Para terra, uma vez que ja tem projeto aprovado pois a obra lá atrapalha visão dos motoristas</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/628/oficio-038-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/628/oficio-038-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador Edvaldo Rosa Lisboa , solicitar que seja instalado ventiladores ou ar-condicionado no salão paroquial, braço da Escola Municipal Policarpo Ramos, uma vez que recebemos reclamações e se faz muito necessário para que aquelas pessoas possam ter qualidade de trabalho e garantir a aprendizagem dos alunos.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/627/oficio-039-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/627/oficio-039-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador Edvaldo Rosa Lisboa , solicitar que seja feito reparos na Escola da Comidade Santa Cruz até que inicie a obra, pois em vista deparou com várias coisas quebradas e funcionários trabalhando em estado precário.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/626/oficio-040-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/626/oficio-040-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do Legislativo Municipal, solicitar a possibilidade de criação do CAPS nível 1 aqui no município de Urucuia uma vez que a população já atende esse número e também detrimento ao número de pessoas usuários de drogas com problemas psicossocial e bebida alcoólica que so aumenta no município e seria uma ótima alternativa para amenizar esses problemas.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/625/oficio-041-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/625/oficio-041-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do Legislativo Municipal, solicitar que seja feita a iluminação do antigo campo de futebol.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/624/oficio-042-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/624/oficio-042-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do Legislativo Municipal, solicitar que seja jogada uma caçamba de cascalho em frente o Sr Aurélio , sentido Santa Cruz.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>Venho por meio deste pedido do vereador Edvaldo Rosa Lisboa, solicitar que seja feita manutenção no caminhão baú que era usado para transportar merendas e o deixe a disposição dos motoristas, uma vez que a merenda escolar está sendo transportada em carro aberto, coberto apenas por lona.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/622/oficio-044-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/622/oficio-044-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador José Weber Santos, solicitar que seja enviada ambulância  para Vereda Grande e Bonito pois a que atende essas comunidades ja estão no limite.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/621/oficio-046-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/621/oficio-046-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos requerimentos abaixo relacionados,votados pela Câmara Municipal de Urucuia-MG, na sessão Ordinária do dia 08/05/2023.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/620/oficio-047-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/620/oficio-047-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho solicitar pedido do vereador José Weber Santos , solicitar que os moradores das ruas que passarão por manutenções sejam avisados com antecedência.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/619/oficio-048-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/619/oficio-048-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho a pedido do vereador José do Parto Cardoso Lisboa , solicitar que seja enviada a esta casa resposta  referente ao ofício nº 020/2023 protocolado no dia 31/03/2023, onde solicita relação de todos os veículos ativos do município com placa, ano e modelo.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/618/oficio-049-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/618/oficio-049-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Ofício de solicitação de participação de curso na Prefeitura de Unaí-MG.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/219/oficio-050-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/219/oficio-050-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho convocar a comparecer no Plenário da Câmara Municipal no dia 05 de Junho de 2023, as 19:00 hrs em Reunião Ordinária para prestar esclarecimento ao Legislativo.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/617/oficio-051-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/617/oficio-051-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Ordinária do dia 22/05/2023._x000D_
 Projeto de Lei 005/2023_x000D_
 Projeto de Lei 008/2023_x000D_
 Projeto de Lei 011/2023_x000D_
 Projeto de Lei 012/2023_x000D_
 Mensagem de Veto 001/2023 ao projeto de Lei Municipal 004/2023</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Marcelo Rodrigue dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/192/oficio_052_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/192/oficio_052_-_2023.pdf</t>
   </si>
   <si>
     <t>A Associação de Pais e Amigos dos Excepcionais — APAE de Urucuia, inscrita no CNPJ: n° 11.735.270/0001- 67, situada a Avenida-yjcente Lima n° 24 bairro Porto de Manga, mantenedora da Escola Especial Antônio Benedito Rosário Costa, buscando a transparência com recurso público, vem através deste, encaminhar em anexo a esse oficio, a prestação de contas, extrato bancário e notas da utilização do recurso da emenda impositiva 005/2021_x000D_
 indicada pelo vereador José do Parto. Qualquer duvida estamos a disposição.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/616/oficio-053-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/616/oficio-053-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Ordinária do dia 24/05/2023._x000D_
 Projeto de Lei 013/2023</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/340/oficio-54-2023-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/340/oficio-54-2023-bana.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhada a esta casa de Leis cópia de formulário que está sendo utilizado para preenchimento de questionário para com a população Urucuiana em atualização cadastral referente ao ano vigente.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Solicitação de pagamento de Férias Prêmio em espécie.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Solicita intervenção junto a Secretaria de Educação a publicação de aposentadoria do cargo PEB3-L efetivo ( Após Lei 64/2022) e o pagamento de férias prêmio em espécie do cargo do mesmo.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/615/oficio-058-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/615/oficio-058-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Extraordinária do dia 05/06/2023._x000D_
 Projeto de Lei 010/2023</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/614/oficio-059-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/614/oficio-059-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Extraordinária do dia 05/06/2023._x000D_
 Projeto de Lei 014/2023</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/613/oficio-060-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/613/oficio-060-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Extraordinária do dia 06/06/2023._x000D_
 Projeto de Lei 015/2023_x000D_
 Projeto de Lei 016/2023</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/oficio-061-2023-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/oficio-061-2023-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho solicitar informações sobre a Lei Paulo Gustavo, uma vez que o município tem até 10 dias de Julho 2023 para fazer o plano em ação.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/337/oficio-062-2023-bebim-bana-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/337/oficio-062-2023-bebim-bana-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicita Relatório de diárias de todos vereadores e servidores da Câmara Municipal, referente aos meses de Maio e Junho de 2023.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/336/oficio-063-2023-bebim-bana-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/336/oficio-063-2023-bebim-bana-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicitar cópia do contrato vigente do Município de Urucuia junto do CONVALES - Consórcio Saúde e Desenvolvimento dos Vales do Noroeste de Minas para melhor estudo do Projeto de Lei nº 017/2023.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/oficio-064-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/oficio-064-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar que seja enviado para os Distritos do Município de Urucuia-MG , a moto fumacê para realização do ciclo de pulverização.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/612/oficio-066-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/612/oficio-066-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Em acatamento ao que foi requisitado por Vossa Excelência no ofício preambularmente informado, encaminho a Lei nº 622, de 19 de Maio de 2017 e a Lei nº 705, de 22 de Julho de 2022.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/611/oficio-067-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/611/oficio-067-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos requerimentos e indicações abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 26/06/2023.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/610/oficio-068-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/610/oficio-068-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador Antonio Alves Neto solicitar que seja definido local para descarte de lixo do Distrito do Bonito.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/609/oficio-069-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/609/oficio-069-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador Antonio Alves Neto que seja enviado a esta casa o código de postura que o mesmo vem cobrando a três anos.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/608/oficio-070-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/608/oficio-070-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador Antonio Alves Neto que a pipa de água da Defesa Civil atenda as comunidades rurais.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/607/oficio-071-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/607/oficio-071-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador Edvaldo Rosa Lisboa solicitar resposta do ofício nº 061/2023 sobre a Lei Paulo Gustavo, protocolado no dia 20/06/2023.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/606/oficio-072-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/606/oficio-072-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar  que da próxima vez que o castra móvel estiver no município que possa atender também os distritos.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/335/oficio-073-2023-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/335/oficio-073-2023-bana.pdf</t>
   </si>
   <si>
     <t>Solicitar o valor de 200.000 (Duzentos Mil Reais) em custeio para APAE ( Associação de Pais e Amigos dos Excepcionais).</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, ALBANITA ANJOS, CLEUBER, Darley de Dominguim, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/303/oficio-074-2023-bana-darley-neto-zeze-ediel-cleuber-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/303/oficio-074-2023-bana-darley-neto-zeze-ediel-cleuber-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Sobre a necessidade de contratação de bolsistas ou a concessão de aluguel social para a sra Vanete Pereira da Anunciação, pois trata-se de uma família vivendo em condições de vulnerabilidade no Distrito de Vereda Grande.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/605/oficio-075-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/605/oficio-075-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, aprovados pela Câmara Municipal de Urucuia-MG, na sessão Extraordinária do dia 03/07/2023.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/oficio-076-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/oficio-076-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, solicitar a publicação na data de hoje, dia 05/07/2023, do Extrato do Termo de Rescisão da Ata de Registro de Preços n° 009/2022 oriundo do processo na modalidade Pregão Presencial nº 002/2022.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/oficio-077-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/oficio-077-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias do requerimento e das indicações abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG,na sessão ordinária do dia 14/08/2023.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/oficio-078-2023-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/oficio-078-2023-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Venho solicitar 01 (uma ) patrulha mecanizada (trator com grade aradora) através da EMATER para atender à Associação Comunitária de Pequenos Produtores Rurais PA Vereda Cuia ( Barreirinho ).</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/oficio-079-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/oficio-079-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do Legislativo Municipal solicitar resposta ao projeto de indicação nº 015/2023 que seja construído na Vila Olímpica um viveiro de mudas de plantas nativas e frutíferas da nossa região e uma horta.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/oficio-080-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/oficio-080-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do Legislativo Municipal solicitar que inclua prova de títulos para os professores que já atuam na educação do município no concurso que será realizado.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/oficio-081-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/oficio-081-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar que seja retomada as obras asfálticas do Bairro Rutilante.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/oficio-082-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/oficio-082-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Horas extras da servidora Gislene Ramos de Rezende, cedida do município de Urucuia, prestando serviços nessa Unidade Regional de Saúde de Unaí, totalizando 268 horas (Duzentos e Sessenta e Oito horas).</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/oficio-083-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/oficio-083-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar que arruado as estradas uma vez que estão precárias, principalmente as escolares .</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/oficio-084-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/oficio-084-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador Ediel Alves da Silva solicitar que compareça no Legislativo para prestar esclarecimento sobra as obras do município.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/oficio-085-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/oficio-085-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar que venha ao Legislativo ou envie comissão organizadora para tratar do concurso publico do município, uma vez que é preciso lembrar dos prazos e é também uma forma de responder as pessoas para esclarecer para as pessoas se vai ter ou não, quando e como para que elas possam se preparar.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/oficio-086-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/oficio-086-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar que seja feita a fixação de placa com prazo de execução, valor e demais informações sobre as obras de asfaltamento para mostrar transparência a população urucuiana.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/oficio-087-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/oficio-087-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar que seja incluso ar-condicionados nas novas salas que foram construídas na Vila Olímpica.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/oficio-088-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/oficio-088-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias das indicações e requerimentos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG , na sessão Ordinária do dia 29/08/2023.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/592/oficio-089-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/592/oficio-089-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar que seja feita uma reunião para ver sobre o estatuto do servidor, pois precisa urgentemente ser revisto, dessa forma iremos sentar, discutir e atualizar o mesmo.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/591/oficio-090-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/591/oficio-090-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador José do Parto Cardoso Lisboa solicitar resposta a Indicação nº 017/2021 sobre a necessidade e possibilidade de implantação no Município de Urucuia-MG,  especificamente nas escolas da Rede Municipal, tanto nas Escolas Urbanas quanto Rurais. O sistema de captação de água das chuvas.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/590/oficio-091-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/590/oficio-091-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste, a pedido do vereador  Ediel Alves da Silva solicitar que jogada uma caçamba de cascalho perto da Santa Cruz, na subida de Aurélio e no Baruzeiro, pois tem muitas pedras, a estrada está perigosa. E nela circula ônibus escolar.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/334/oficio-093-2023-bebim-bana-neto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/334/oficio-093-2023-bebim-bana-neto.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre caraga horária dos servidores PII-A professor de apoio, no qual fomos informados  que estão sendo prejudicados .</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, NETÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/589/oficio-094-2023-bebim-bana-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/589/oficio-094-2023-bebim-bana-netao.pdf</t>
   </si>
   <si>
     <t>Viemos pedir esclarecimento a cerca do fechamento e retirada de todo material do posto de Identificação. Neste sentido na certeza de contar com a vossa prestimosa atenção, aguardamos resposta.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/588/oficio-095-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/588/oficio-095-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador José Weber Santos que seja colocado ar-condicionado em todas as escolas, principalmente as da Zona Rural.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/587/oficio-096-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/587/oficio-096-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido deste Legislativo Municipal solicitar que compareça ao Legislativo que seja arrumado as estradas do município para a chuva não estragar, é necessário fazer os quebra-molas e tirar as curvas de níveis para evitar erosões e assoreamento dos rios e veredas.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/586/oficio-097-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/586/oficio-097-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido deste Legislativo Municipal solicitar que compareça ao Legislativo para prestar esclarecimento sobre a obra do asfaltamento.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/585/oficio-098-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/585/oficio-098-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido deste Legislativo Municipal solicitar resposta a Emenda de Caráter Impositivo nº 002/2019- Projeto de Lei nº 022 de 30 Setembro de 2019 .</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/584/oficio-099-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/584/oficio-099-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido deste Legislativo Municipal solicitar resposta a indicação nº 009/2022 onde solicita que seja construído Faixa Elevada de pedestre em toda cidade de acordo com a Resolução nº 738 do CONTRAM.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/583/oficio-100-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/583/oficio-100-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópia do Requerimento abaixo relacionado, votado pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 04/09/2023.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/333/oficio-101-2023-bebim-bana-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/333/oficio-101-2023-bebim-bana-netao.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo prefeito Rutílio Eugênio Cavalcante filho, resposta ao Ofício nº 094/2023 , protocolado no dia 05/09/2023.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/582/oficio-102-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/582/oficio-102-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido da vereadora Albanita Anjos da Mata solicitar que venha comparecer no Plenário deste Legislativo na próxima reunião Ordinária do dia 18 de Setembro de 2023. O Engenheiro Lucas Lisboa de Andrade, para prestar esclarecimento a cerca da obra  do asfalto.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/581/oficio-103-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/581/oficio-103-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Extraordinária do dia 21/09/2023.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/302/oficio-104-2023-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/302/oficio-104-2023-todos.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de fazer o repasse da parcela de complementação disponibilizada pela União constantes, do projeto de Lei 020/2023 também para contratados, pois são servidores que trabalham incansavelmente em prol da saúde do Município.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/580/oficio-105-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/580/oficio-105-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Autorização de compensação de utilização de horas em Banco de Horas - servidora Gislene Ramos de Rezende.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/579/oficio-106-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/579/oficio-106-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Em atendimento ao ofício nº 9077/2023 Processo nº 1047533- Eletrônico, encaminho cópias autenticadas  do Decreto Legislativo nº 001/2023 que "Aprova as contas da Prefeitura Municipal de Urucuia_MG, Referente ao Execício de 2017, nos termos do parecer Prévio do Tribunal de Contas do Estado de Minas Gerais" e da Ata da Sessão em que a Matéria foi discutida e votada.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/578/oficio-107-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/578/oficio-107-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Coordenador de Operacionalização de Trilhas Eletrônicas de Fiscalização - COTEF/ SURICATO- TCEMG.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/oficio-108-2023-darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/oficio-108-2023-darley.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste na oportunidade agradecer por manter o caminhão pipa para abastecimento de água no Distrito de Vereda Grande e comunidades vizinhas.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/577/oficio-109-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/577/oficio-109-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado à Caixa Econômica Federal um pedido de atendimento para toda população Urucuiana com o Caminhão Itinerante através do projeto Aliança Brasil, onde solucionará  uma quantidade significativa das demandas de nossa cidade.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/576/oficio-112-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/576/oficio-112-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>A Lei Orgânica e Regimento desta casa, sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG, na sessão Ordinária do dia 09/10/2023.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/oficio-115-2023-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/oficio-115-2023-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicita o Instituto de Identificação de Belo Horizonte a possibilidade de vir no Município de Urucuia-MG para emitir Identidade-Registro Geral (RG) através da comissão volante.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>A Câmara Municipal de Urucuia, e com base no Requerimento nº 025/2022 do Legislativo Municipal, venho convocar a comparecer no Plenário da Câmara Municipal no dia 06 de Novembro de 2023 (Segunda-Feira) As 19:00 horas em Reunião Ordinária.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/574/oficio-119-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/574/oficio-119-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador José Augusto Cordeiro Lisboa solicitar que seja que seja recuperada a caixa d´água que atende parte da comunidade Jacaré, pois está com vazamento.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/573/oficio-120-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/573/oficio-120-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Ao que determina a Lei Orgânica e o Regimento desta casa, sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 23/10/2023.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/572/oficio-121-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/572/oficio-121-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador Antonio Alves Neto, que disponibilize um funcionário para fazer a coleta do lixo dos Distritos de Bonito e Santa Cruz.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/571/oficio-122-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/571/oficio-122-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do vereador José Weber Santos, solicitar que sejam tomadas providencias junto aos orgãos competentes sobre as questão dos animais nas Ruas, pois houve mais dois acidentes graves e necessário resolver esse problema com urgência.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/oficio-123-2023-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/oficio-123-2023-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Venho solicitar informações acerca de algum imóvel cadastrado em nome de Alex Martins Palma, localizado no seguinte endereço : Rua C nº 24 Bairro Lisboa Cavalcante, e se constar venho ainda na oportunidade solicitar o documento que comprova bem como IPTU.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/oficio-124-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/oficio-124-2023-netao.pdf</t>
   </si>
   <si>
     <t>cordialmente Venho a presença de Vossa Excelência reforçar a importância da Escola Caio Martins em nossa região, com uma Fisiologia diferente das demais escolas.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/570/oficio-125-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/570/oficio-125-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Informo que a vossa Excelência que o Tribunal de Contas do Estado de Minas Gerais por meio do Ofício nº 006/CAAP/2023 informou ter indícios de irregularidades acerca de possível  acumulação indevida de cargos na Câmara Municipal de Urucuia-MG.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/oficio-126-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/oficio-126-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a viabilidade junto a uma agência bancaria para que seja implantada na cidade de Urucuia-MG, para o atendimento a toda população que vive um transtorno, principalmente em período de pagamento aos aposentados que já somam quase três mil beneficiários e também o comércio local.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/386/oficio-127-2023-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/386/oficio-127-2023-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja enviado cópias do contrato da empresa Construtora Galvão e Santos LTDA CNPJ 47.359.821/0001-82 a qual venceu a licitação da obra do asfalto das ruas e bairros São Geraldo, bem como obra asfáltica  a via lateral da MG402.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/569/oficio-128-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/569/oficio-128-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Ao que determina a Lei Orgânica e Regimento desta Casa, sirvo-me do presente para encaminhar cópias dos Requerimentos e indicações abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG na Sessão Ordinária do dia 06/11/2023.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/332/oficio-129-2023-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/332/oficio-129-2023-todos.pdf</t>
   </si>
   <si>
     <t>Por gentileza nos próximos eventos venha conferir ao Poder Legislativo a devida consideração, durante a realização de eventos Municipais, bem como seja enviado convite a esta casa.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/331/oficio-131-2023-bana_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/331/oficio-131-2023-bana_2.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a possibilidade de destinação de Emenda Parlamentar para aquisição de um trator com grade para Associação Beira Rio.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/568/oficio-133-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/568/oficio-133-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho convidar para participar de uma reunião que acontecerá no dia 17 de Novembro de 2023, objetivo da Reunião será pra tratar de assunto referente a atual situação do laticínio em Urucuia e elaborar estratégias para evitar o desligamento dos produtores rurais da região, na Câmara Municipal de Urucuia.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/567/oficio-134-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/567/oficio-134-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/oficio-136-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/oficio-136-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/oficio-137-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/oficio-137-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho convidar para participar de uma reunião que acontecerá no dia 17 de Novembro de 2023 na Câmara Municipal de Urucuia.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/oficio-138-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/oficio-138-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>BEBIM, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/385/oficio-140-2023-bebim-edvaldo-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/385/oficio-140-2023-bebim-edvaldo-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Solicitar que sejam encaminhado cópias de todos os contratos de serviços prestados no Município de Urucuia junto a Construtora Galvão e Santos LTDA  CNPJ 47.359.821/0001-82 e conforme edital solicitamos ainda proposta comercial e projeto base.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/301/oficio-141-2023-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/301/oficio-141-2023-todos.pdf</t>
   </si>
   <si>
     <t>Solicita esclarecimento a cerca da iluminação pública e de contratos de prestação de serviços no município de Urucuia-MG.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/330/oficio-142-2023-bebim-bana_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/330/oficio-142-2023-bebim-bana_2.pdf</t>
   </si>
   <si>
     <t>A cerca do não atendimento a fisioterapia.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/563/oficio-144-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/563/oficio-144-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Ao que determina a Lei Orgânica e o Regimento desta casa, sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 21/11/2023.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/562/oficio-145-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/562/oficio-145-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho informar que o Sr Rutílio Eugênio Cavalcante Filho foi Reeleito para o cargo de  Prefeito por o período de 2021/2024, por tanto encaminho cópia da Ata de Posse que constam a informação solicitada.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>BEBIM, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/300/oficio146-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/300/oficio146-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicitar a melhoria na qualidade da merenda escolar oferecida na rede Municipal de educação, que vem sendo motivo de reclamações constantes dos munícipes e dos alunos.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Darley de Dominguim, BEBIM, CLEUBER, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/299/oficio-147-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/299/oficio-147-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de braços com luminárias nos postes de energia elétrica na Comunidade Para Terra.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>NETÃO DO POVO, BEBIM, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/298/oficio-148-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/298/oficio-148-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf</t>
   </si>
   <si>
     <t>Tratar sobre a contrapartida do Município para o transporte do leite. Tratado em Reunião com Vereadores e Produtores de leite e representante do laticínio.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/oficio-035-2023-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/oficio-035-2023-ediel.pdf</t>
   </si>
   <si>
     <t>Venho por meio dessa solicitar a possibilidade de 01 ( uma ) caixa d´água de dez mil litros ao lado da Escola Américo Martins para ser abastecida com água do posto artesiano da Olímpica para atender a Escola Municipal.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>m cumprimento ao que determina a Lei Orgânica e o Regimento desta casa, sirva-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG na Sessão Extraordinária no dia 04/12/2023.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/560/oficio-151-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/560/oficio-151-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta casa, sirva-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG na Sessão Extraordinária no dia 04/12/2023.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/559/oficio-156-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/559/oficio-156-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Em cumprimento ao que determina a Lei Orgânica e o Regimento desta casa, sirva-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG na Sessão Extraordinária no dia 13/12/2023.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/558/oficio-157-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/558/oficio-157-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Solenidade de Reinauguração da Obra de Reforma e Ampliação da Casa Legislativa. Câmara Municipal de Urucuia-MG.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/557/oficio-158-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/557/oficio-158-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Solenidade de Reinauguração da Obra de Reforma e Ampliação da Casa Legislativa . Câmara Municipal de Urucuia-MG</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/556/oficio-159-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/556/oficio-159-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/555/oficio-160-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/555/oficio-160-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/554/oficio-161-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/554/oficio-161-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/553/oficio-162-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/553/oficio-162-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/552/oficio-163-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/552/oficio-163-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/551/oficio-164-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/551/oficio-164-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/550/oficio-165-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/550/oficio-165-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/oficio-167-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/oficio-167-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/oficio-168-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/oficio-168-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/oficio-170-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/oficio-170-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/oficio-171-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/oficio-171-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/oficio-172-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/oficio-172-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/oficio-173-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/oficio-173-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/oficio-174-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/oficio-174-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/oficio-175-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/oficio-175-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/oficio-176-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/oficio-176-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/oficio-178-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/oficio-178-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/oficio-178-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/oficio-178-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/oficio-180-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/oficio-180-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/oficio-181-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/oficio-181-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/533/oficio-182-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/533/oficio-182-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/532/oficio-183-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/532/oficio-183-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/531/oficio-185-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/531/oficio-185-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/530/oficio-186-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/530/oficio-186-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/529/oficio-187-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/529/oficio-187-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/528/oficio-188-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/528/oficio-188-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/527/oficio-192-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/527/oficio-192-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho em nome do vereador José do Parto Cardoso Lisboa o motivo do não pagamento das Emendas Aditivas de Caráter Impositivo referente aos anos anteriores.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/526/oficio-193-2023-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/526/oficio-193-2023-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste em nome de todos os vereadores desta casa Legislativa solicitar que seja feito reparo nas Ruas/A,B,C,D e E uma vez que as mesmas se encontram bastante danificadas devido a falta de escoamento da água da chuva.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/oficio-194-2023-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/oficio-194-2023-netao.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a possibilidade de destinação de Emenda Parlamentar no valor de 100.000,00 ( Cem Mil ) Reais para manutenção predial  da Escola Estadual Antonio Esteves dos Anjos, Localizada na Cidade de Urucuia-MG.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>EMP</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/118/emenda_modificativa_no_001-_pl_004_de_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/118/emenda_modificativa_no_001-_pl_004_de_2023.pdf</t>
   </si>
   <si>
     <t>Altere-se o artigo 1o, do Projeto de Lei n° 004, de 21 de março de_x000D_
 2023, que terá a seguinte redação:_x000D_
 “ Art. 01° - Os vencimentos iniciais dos cargos de Agente Comunitário de Saúde_x000D_
 e Agente de Combate às Endemias não será inferior a 2 (dois) saláriosmínimos,_x000D_
 conforme previsão estabelecida na Emenda Constitucional n° 120, de_x000D_
 05 de maio de 2022 ou enquanto vigorar o Programa ” ._x000D_
 “ Art. 01° A- Os servidores ocupantes dos cargos de Agente Comunitário de_x000D_
 Saúde e Agente de Combate às Endemias terão somado ao seu vencimento_x000D_
 base, o adicional de insalubridade , conforme previsão estabelecida na Emenda_x000D_
 Constitucional n° 120, de 05 de maio de 2022, sendo que seu grau: mínimo_x000D_
 (10%), médio (20%) ou máximo (40%) será constatado após laudo emitido pelo_x000D_
 responsável de engenharia e segurança do trabalho” .</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/119/emenda_modificativa_n_002_de_2023_-_projeto_de_lei_no_007_de_04_de_abril_de_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/119/emenda_modificativa_n_002_de_2023_-_projeto_de_lei_no_007_de_04_de_abril_de_2023.pdf</t>
   </si>
   <si>
     <t>Altere-se o pará grafo único , do artigo 5º, do Projeto de Lei n° 007 , de 04 de abril de 2023, que terá a seguinte redação : “ Parágrafo único. Os representantes do setor público serão indicados pela sociedade civil organizada .”</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda_modificativa_n_003_de_2023_-_projeto_de_lei_n_010_de_05_de_junho_de_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda_modificativa_n_003_de_2023_-_projeto_de_lei_n_010_de_05_de_junho_de_2023.pdf</t>
   </si>
   <si>
     <t>“ Art. 48. A abertura de créditos extraordinários, conforme disposto no art. 167, _x000D_
   § 2º, da Constituição da República Federativa do Brasil, será efetivada mediante decreto do Prefeito Municipal._x000D_
         Parágrafo único. A abertura de créditos especiais, conforme dispõe o art. 167, V , da Constituição da República Federativa do Brasil, somente poderá ser realizada por meio de lei autorizadora , mediante indicação de recursos correspondentes.”</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/207/emenda_modificativa_004_-_2023_-_projeto_de_lei_019_-_2023.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/207/emenda_modificativa_004_-_2023_-_projeto_de_lei_019_-_2023.pdf</t>
   </si>
   <si>
     <t>Altere-se o artigo 10, do Projeto de Lei n° 019, de 15 de setembro de 2023, que terá a seguinte redação:_x000D_
 "Art. 10. A Câmara Municipal apreciará eventual necessidade de abertura de créditos suplementares ou especiais através de projeto de lei_x000D_
 especificamente destinado a essa finalidade."</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>EI</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto_de_lei_n_029_de_26_de_setembro_de_2024_-_parte_01.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto_de_lei_n_029_de_26_de_setembro_de_2024_-_parte_01.pdf</t>
   </si>
   <si>
     <t>"Fica destinado o valor de R$ 420.000,00 (quatrocentos e vinte mil reais) para aquisição de equipamentos e bens permanentes para diversos setores, tais como: Recepção, Triagem, Consultórios, Sala de Medicação, Sala Vermelha, Sala de RPA, Sala de Cirurgia 2, Sala de Parto, Pre — Parto, CME AREA SUJA, Posto de Enfermagem, Pediatria, Maternidade, Enfermarias Feminina e Masculino Cirúrgicas, Farmácia, Setor Faturamento, Cozinha e Setor Externo do ..."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3627,68 +3627,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao-01-2023-netao-zeze-darley-ediel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/91/indicacao_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/92/indicacao_n_003_-_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/122/indicacao-04-2023-zeze-netao-ediel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/120/indicaca_o_n_005_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/130/indicacao_n_006_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/121/indicaca_o_n_007_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/151/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_no_10_-_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/153/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_13_-_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_014_-_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_015_-_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_n_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao-017-2023-bebim-bana-edivaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_n_018_-_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_n_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_n_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_n_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_n_023_-_2023_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_no_24_-_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_026_-_2023_-_edvado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_027_-_2023_-_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_028_-_2023_cleuber.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_decreto_legislativo-001-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_001-_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no002_-_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_003-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projeto_de_lei_005-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_009-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_010-2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_011_-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_012-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_municipal_-_014-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_municipal_n15_-_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_n_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_018-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/205/projeto_de_lei_n_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_022_-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_n_23_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_0024-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_0025-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_0026-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_0027-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_028_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_municipal_n29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_001_-_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_resoluca_o_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/94/projeto_de_resolucao_003-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_resolucao_no007_-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_resolucao_n_008_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_resoluca_o_n_009-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_resolucao_n_010-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_resolucao_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_resolucao_n_012-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/147/ccf_000910.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_n_014-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_resolucao_n_015-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_resolucao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_resolucao_no_17_-_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_resolucao_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_resolucao_n_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_n_020_-_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_resolucao_no_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_resolucao_no_22_-_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_resolucao_n_023_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_resolucao_no_24_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_resolucao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_resolucao_n_026-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_resolucao_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_resolucao_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_resolucao_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_resolucao_n_030_-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_n_031_-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_n_032_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_n_033_-_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_resolucao_n_034_-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_resolucao_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_resolucao_36_-_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_resolucao_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_resolucao_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_resolucao_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_resolucao_n_041-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_resolucao_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_n_044-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_de_resolucao_n_045-2023-darley.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_n_002-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/requerimento_no_005-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_006-2023-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_007-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_008_-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_009_-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no_010_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n_011-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_n_012-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n_015-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n_016__2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n_017_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_-_019_-_2023_-_bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_020_-_2023_-__bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_022_-_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_-_0023-2023_jose_do_parto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_n_024_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_n_025_-_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_n_030-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_n_032-2023-bebim-ze_do_parto-edvaldo-bana.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_n_036-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_n_041-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_n_044-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_n_045-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_n_046-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_n_047-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_n_048-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_049-2023-netao-ediel.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/270/oficio_001-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/642/oficio-002-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/640/oficio-003-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/392/oficio_004-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/oficio-006-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/oficio-007-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/343/oficio-008-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/639/oficio-010-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/638/oficio-012-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/341/oficio-014-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/637/oficio-016-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/636/oficio-017-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/635/oficio-018-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/634/oficio-019-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/633/oficio-020-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/632/oficio-021-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/oficio-022-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/oficio-024-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/oficio-025-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/oficio-026-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/oficio-027-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/oficio-028-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/oficio-029-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/oficio-030-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/oficio-031-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/631/oficio-032--2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/630/oficio-034-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/629/oficio-037-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/628/oficio-038-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/627/oficio-039-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/626/oficio-040-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/625/oficio-041-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/624/oficio-042-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/622/oficio-044-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/621/oficio-046-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/620/oficio-047-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/619/oficio-048-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/618/oficio-049-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/219/oficio-050-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/617/oficio-051-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/192/oficio_052_-_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/616/oficio-053-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/340/oficio-54-2023-bana.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/615/oficio-058-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/614/oficio-059-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/613/oficio-060-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/oficio-061-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/337/oficio-062-2023-bebim-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/336/oficio-063-2023-bebim-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/oficio-064-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/612/oficio-066-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/611/oficio-067-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/610/oficio-068-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/609/oficio-069-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/608/oficio-070-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/607/oficio-071-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/606/oficio-072-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/335/oficio-073-2023-bana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/303/oficio-074-2023-bana-darley-neto-zeze-ediel-cleuber-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/605/oficio-075-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/oficio-076-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/oficio-077-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/oficio-078-2023-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/oficio-079-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/oficio-080-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/oficio-081-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/oficio-082-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/oficio-083-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/oficio-084-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/oficio-085-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/oficio-086-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/oficio-087-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/oficio-088-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/592/oficio-089-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/591/oficio-090-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/590/oficio-091-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/334/oficio-093-2023-bebim-bana-neto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/589/oficio-094-2023-bebim-bana-netao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/588/oficio-095-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/587/oficio-096-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/586/oficio-097-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/585/oficio-098-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/584/oficio-099-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/583/oficio-100-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/333/oficio-101-2023-bebim-bana-netao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/582/oficio-102-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/581/oficio-103-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/302/oficio-104-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/580/oficio-105-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/579/oficio-106-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/578/oficio-107-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/oficio-108-2023-darley.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/577/oficio-109-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/576/oficio-112-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/oficio-115-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/574/oficio-119-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/573/oficio-120-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/572/oficio-121-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/571/oficio-122-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/oficio-123-2023-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/oficio-124-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/570/oficio-125-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/oficio-126-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/386/oficio-127-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/569/oficio-128-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/332/oficio-129-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/331/oficio-131-2023-bana_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/568/oficio-133-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/567/oficio-134-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/oficio-136-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/oficio-137-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/oficio-138-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/385/oficio-140-2023-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/301/oficio-141-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/330/oficio-142-2023-bebim-bana_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/563/oficio-144-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/562/oficio-145-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/300/oficio146-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/299/oficio-147-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/298/oficio-148-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/oficio-035-2023-ediel.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/560/oficio-151-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/559/oficio-156-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/558/oficio-157-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/557/oficio-158-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/556/oficio-159-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/555/oficio-160-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/554/oficio-161-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/553/oficio-162-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/552/oficio-163-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/551/oficio-164-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/550/oficio-165-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/oficio-167-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/oficio-168-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/oficio-170-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/oficio-171-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/oficio-172-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/oficio-173-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/oficio-174-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/oficio-175-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/oficio-176-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/oficio-178-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/oficio-178-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/oficio-180-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/oficio-181-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/533/oficio-182-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/532/oficio-183-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/531/oficio-185-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/530/oficio-186-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/529/oficio-187-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/528/oficio-188-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/527/oficio-192-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/526/oficio-193-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/oficio-194-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/118/emenda_modificativa_no_001-_pl_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/119/emenda_modificativa_n_002_de_2023_-_projeto_de_lei_no_007_de_04_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda_modificativa_n_003_de_2023_-_projeto_de_lei_n_010_de_05_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/207/emenda_modificativa_004_-_2023_-_projeto_de_lei_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto_de_lei_n_029_de_26_de_setembro_de_2024_-_parte_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao-01-2023-netao-zeze-darley-ediel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/91/indicacao_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/92/indicacao_n_003_-_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/122/indicacao-04-2023-zeze-netao-ediel.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/120/indicaca_o_n_005_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/130/indicacao_n_006_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/121/indicaca_o_n_007_2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/151/09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/152/indicacao_no_10_-_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/153/11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/162/indicacao_no_13_-_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/167/indicacao_no_014_-_2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/168/indicacao_no_015_-_2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/171/indicacao_n_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/172/indicacao-017-2023-bebim-bana-edivaldo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/173/indicacao_n_018_-_2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/202/indicacao_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/194/indicacao_n_020-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/200/indicacao_n_021-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/208/indicacao_n_022-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/217/indicacao_n_023_-_2023_-.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/218/indicacao_no_24_-_2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/232/indicacao_n_025-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_026_-_2023_-_edvado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/472/indicacao_027_-_2023_-_edvaldo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/525/indicacao_028_-_2023_cleuber.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/169/projeto_de_decreto_legislativo-001-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/90/projeto_de_lei_001-_2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/98/projeto_de_lei_no002_-_2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/104/projeto_de_lei_003-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/105/projeto_de_lei_004-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/106/projeto_de_lei_005-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/111/projeto_de_lei_006-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/114/projeto_de_lei_009-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/125/projeto_de_lei_010-2023_ldo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/131/projeto_de_lei_011_-_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/132/projeto_de_lei_no_012-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/144/projeto_de_lei_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/143/projeto_de_lei_municipal_-_014-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/165/projeto_de_lei_municipal_n15_-_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/166/projeto_de_lei_n_016_-_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/163/projeto_de_lei_municipal_no_17_2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/187/projeto_de_lei_018-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/188/projeto_de_lei_n019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/193/projeto_de_lei_020-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/205/projeto_de_lei_n_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/211/projeto_de_lei_022_-_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/206/projeto_de_lei_n_23_-_2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/220/projeto_de_lei_0024-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/221/projeto_de_lei_0025-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/222/projeto_de_lei_0026-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/223/projeto_de_lei_0027-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/236/projeto_de_lei_028_-_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/234/projeto_de_lei_municipal_n29_-_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_030-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/99/projeto_de_resolucao_001_-_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/93/projeto_de_resoluca_o_n_002-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/94/projeto_de_resolucao_003-_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/103/projeto_de_resolucao_004-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/117/projeto_de_resolucao_005-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/116/projeto_de_resolucao_006-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/126/projeto_de_resolucao_no007_-_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/124/projeto_de_resolucao_n_008_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/134/projeto_de_resoluca_o_n_009-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/135/projeto_de_resolucao_n_010-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/142/projeto_de_resolucao_n_011-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/136/projeto_de_resolucao_n_012-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/147/ccf_000910.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/137/projeto_de_resolucao_n_014-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/138/projeto_de_resolucao_n_015-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/145/projeto_de_resolucao_16_2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/146/projeto_de_resolucao_no_17_-_2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/155/projeto_de_resolucao_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/156/projeto_de_resolucao_n_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/157/projeto_de_resolucao_n_020_-_2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/158/projeto_de_resolucao_no_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/159/projeto_de_resolucao_no_22_-_2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/160/projeto_de_resolucao_n_023_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/161/projeto_de_resolucao_no_24_2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/190/projeto_de_resolucao_025-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/174/projeto_de_resolucao_n_026-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/175/projeto_de_resolucao_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/176/projeto_de_resolucao_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/177/projeto_de_resolucao_n_29-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/178/projeto_de_resolucao_n_030_-_2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/179/projeto_de_resolucao_n_031_-_2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/180/projeto_de_resolucao_n_032_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/181/projeto_de_resolucao_n_033_-_2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/191/projeto_de_resolucao_n_034_-_2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/195/projeto_de_resolucao_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/196/projeto_de_resolucao_36_-_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/201/projeto_de_resolucao_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/197/projeto_de_resolucao_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/212/projeto_de_resolucao_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/213/projeto_de_resolucao_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/214/projeto_de_resolucao_n_041-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/215/projeto_de_resolucao_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_resolucao_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_resolucao_n_044-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/504/projeto_de_resolucao_n_045-2023-darley.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/95/requerimento_n_001-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/293/requerimento_n_002-2024-todos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/96/requerimento_n_003-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/97/requerimento_n_004-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/395/requerimento_no_005-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/473/requerimento_n_006-2023-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/100/requerimento_n_007-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/101/requerimento_008_-_2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/102/requerimento_009_-_2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/110/requerimento_no_010_-_2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/107/requerimento_n_011-_2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/108/requerimento_n_012-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/109/requerimento_n_013_-_2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/115/requerimento_014-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/127/requerimento_n_015-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/128/requerimento_n_016__2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/129/requerimento_n_017_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/139/requerimento_no_18_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/140/requerimento_-_019_-_2023_-_bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/141/requerimento_020_-_2023_-__bana_cleuber_netao_zeze_ediel_edvaldo_darley_jose_do_parto_e_bebim.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/149/requerimento_no_21_-_2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/148/requerimento_022_-_2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/170/requerimento_-_0023-2023_jose_do_parto.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/186/requerimento_n_024_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/182/requerimento_n_025_-_2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/183/requerimento_026-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/184/requerimento_n_027-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/185/requerimento_n_028-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/189/requerimento_n_029-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/198/requerimento_n_030-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/199/requerimento_n_031-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/203/requerimento_n_032-2023-bebim-ze_do_parto-edvaldo-bana.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/204/requerimento_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/209/requerimento_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/210/requerimento_n_035-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/216/requerimento_n_036-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/227/requerimento_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/228/requerimento_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/229/requerimento_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/233/requerimento_n_041-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/224/requerimento_n_042-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_n_043-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/237/requerimento_n_044-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/238/requerimento_n_045-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/239/requerimento_n_046-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/240/requerimento_n_047-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/241/requerimento_n_048-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/498/requerimento_n_049-2023-netao-ediel.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/270/oficio_001-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/642/oficio-002-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/640/oficio-003-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2024/392/oficio_004-2024-bebim.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/706/oficio-006-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/705/oficio-007-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/343/oficio-008-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/639/oficio-010-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/638/oficio-012-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/341/oficio-014-2023-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/637/oficio-016-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/636/oficio-017-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/635/oficio-018-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/634/oficio-019-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/633/oficio-020-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/632/oficio-021-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/704/oficio-022-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/703/oficio-024-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/702/oficio-025-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/701/oficio-026-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/700/oficio-027-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/699/oficio-028-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/698/oficio-029-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/697/oficio-030-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/696/oficio-031-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/631/oficio-032--2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/630/oficio-034-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/629/oficio-037-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/628/oficio-038-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/627/oficio-039-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/626/oficio-040-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/625/oficio-041-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/624/oficio-042-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/622/oficio-044-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/621/oficio-046-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/620/oficio-047-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/619/oficio-048-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/618/oficio-049-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/219/oficio-050-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/617/oficio-051-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/192/oficio_052_-_2023.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/616/oficio-053-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/340/oficio-54-2023-bana.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/615/oficio-058-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/614/oficio-059-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/613/oficio-060-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/419/oficio-061-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/337/oficio-062-2023-bebim-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/336/oficio-063-2023-bebim-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/695/oficio-064-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/612/oficio-066-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/611/oficio-067-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/610/oficio-068-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/609/oficio-069-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/608/oficio-070-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/607/oficio-071-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/606/oficio-072-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/335/oficio-073-2023-bana.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/303/oficio-074-2023-bana-darley-neto-zeze-ediel-cleuber-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/605/oficio-075-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/604/oficio-076-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/603/oficio-077-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/487/oficio-078-2023-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/602/oficio-079-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/601/oficio-080-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/600/oficio-081-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/599/oficio-082-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/598/oficio-083-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/597/oficio-084-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/596/oficio-085-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/595/oficio-086-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/594/oficio-087-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/593/oficio-088-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/592/oficio-089-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/591/oficio-090-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/590/oficio-091-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/334/oficio-093-2023-bebim-bana-neto.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/589/oficio-094-2023-bebim-bana-netao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/588/oficio-095-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/587/oficio-096-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/586/oficio-097-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/585/oficio-098-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/584/oficio-099-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/583/oficio-100-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/333/oficio-101-2023-bebim-bana-netao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/582/oficio-102-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/581/oficio-103-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/302/oficio-104-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/580/oficio-105-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/579/oficio-106-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/578/oficio-107-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/507/oficio-108-2023-darley.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/577/oficio-109-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/576/oficio-112-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/416/oficio-115-2023-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/574/oficio-119-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/573/oficio-120-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/572/oficio-121-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/571/oficio-122-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/486/oficio-123-2023-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/694/oficio-124-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/570/oficio-125-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/693/oficio-126-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/386/oficio-127-2023-bebim.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/569/oficio-128-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/332/oficio-129-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/331/oficio-131-2023-bana_2.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/568/oficio-133-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/567/oficio-134-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/566/oficio-136-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/565/oficio-137-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/564/oficio-138-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/385/oficio-140-2023-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/301/oficio-141-2023-todos.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/330/oficio-142-2023-bebim-bana_2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/563/oficio-144-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/562/oficio-145-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/300/oficio146-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/299/oficio-147-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/298/oficio-148-2023-bebim-cleuber-darley-ze_do_parto-netao-zeze-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/499/oficio-035-2023-ediel.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/560/oficio-151-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/559/oficio-156-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/558/oficio-157-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/557/oficio-158-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/556/oficio-159-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/555/oficio-160-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/554/oficio-161-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/553/oficio-162-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/552/oficio-163-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/551/oficio-164-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/550/oficio-165-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/548/oficio-167-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/547/oficio-168-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/545/oficio-170-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/544/oficio-171-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/542/oficio-172-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/541/oficio-173-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/540/oficio-174-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/539/oficio-175-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/538/oficio-176-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/537/oficio-178-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/536/oficio-178-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/535/oficio-180-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/534/oficio-181-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/533/oficio-182-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/532/oficio-183-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/531/oficio-185-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/530/oficio-186-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/529/oficio-187-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/528/oficio-188-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/527/oficio-192-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/526/oficio-193-2023-cleuber.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/543/oficio-194-2023-netao.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/118/emenda_modificativa_no_001-_pl_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/119/emenda_modificativa_n_002_de_2023_-_projeto_de_lei_no_007_de_04_de_abril_de_2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/164/emenda_modificativa_n_003_de_2023_-_projeto_de_lei_n_010_de_05_de_junho_de_2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/207/emenda_modificativa_004_-_2023_-_projeto_de_lei_019_-_2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2023/740/emenda_aditiva_de_carater_impositivo_n_001_de_2024_-_projeto_de_lei_n_029_de_26_de_setembro_de_2024_-_parte_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H321"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>