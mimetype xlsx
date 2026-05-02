--- v0 (2025-12-13)
+++ v1 (2026-05-02)
@@ -54,1478 +54,1478 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/470/proj_de_indicacao-001-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/470/proj_de_indicacao-001-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr Prefeito Municipal Rutílio Eugênio Cavalcante Filho, que seja construída pequenas bacias de acumulação de água de chuva e enxurradas construídas as margens das estradas rurais ou vias urbanas.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/309/proj_de_indicacao-002-2022-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/309/proj_de_indicacao-002-2022-zeze.pdf</t>
   </si>
   <si>
     <t>Indicação da nomeação da Avenida Santa Cruz, com o nome da senhora Rosângela Veloso Assis Martins. sendo assim uma forma de homenagear alguém  que de alguma forma contribuiu com a história do Município.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>NETÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/709/proj_de_indicacao-003-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/709/proj_de_indicacao-003-2022-netao.pdf</t>
   </si>
   <si>
     <t>Requer que encaminhe ao Prefeito Municipal, a indicação para criação de bairros e instalação de placas de sinalização com nome das ruas na Sede do Distrito do Bonito.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>CLEUBER</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/678/proj_de_indicacao-004-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/678/proj_de_indicacao-004-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>A presente indicação ao Prefeito Municipal Senhor Rutílio Eugênio Cavalcante Filho, que seja disponibilizada a área do antigo campo de Avião , para implantação de um novo cemitério.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/708/proj_de_indicacao-005-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/708/proj_de_indicacao-005-2022-netao.pdf</t>
   </si>
   <si>
     <t>Presente indicação ao Prefeito Municipal Rutilio Eugênio Cavalcante Filho, que a casa do mel do Distrito de Bonito possa ser cedida para CAAF Centro de Apoio Agricultura Familiar.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Providências junto a secretaria Municipal de Obras, para realização de serviços de reparos e reforma do prédio ( antigo posto de saúde) localizado no Bairro Porto de Manga, onde atualmente funciona o PSF.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/274/proj_de_indicacao-007-2022-bebim-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/274/proj_de_indicacao-007-2022-bebim-bana.pdf</t>
   </si>
   <si>
     <t>Denominação das seguintes ruas projetadas: A,B,C,D,F_x000D_
 *Alessandra Jovina Neta Anjos Da Mata_x000D_
 *João Ernesto Aguiar da mata_x000D_
 *Gustavo Pereira da Silva_x000D_
 *José Antônio Alves dos Anjos_x000D_
 *Maria Helena Alves dos Anjos_x000D_
 *Antônio Ribeiro rosa</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Providências junto a Secretaria Municipa de obras, para realização de serviços de reparos do prédio ( antigo posto saúde),localizado no bairro Porto de Manga, onde atualmente funciona o PSF.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, CLEUBER, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/469/proj_de_indicacao-009-2022-cleuber-ediel-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/469/proj_de_indicacao-009-2022-cleuber-ediel-edvaldo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito Municipal Rutílio Eugênio Cavalcante Filho, que seja construído faixa elevada de pedestre em toda a cidade de acordo com a Resolução n° 738 do CONTRAN.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Cleuber Marques dos Anjos, Antônio Alves Neto, Ediel Alves da Silva, José Augusto Cordeiro Lisboa</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_decreto_legislativo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA OS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE URUCUIA-MG.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rutilio Eugenio Cavalcanti Filho</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_municipal_-_001-2022_sem_o.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_municipal_-_001-2022_sem_o.pdf</t>
   </si>
   <si>
     <t>“Aprova o Loteamento Benedito do Nascimento Coelho e dá outras providências.’’</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_municipal_-_002-2022_sem_of.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_municipal_-_002-2022_sem_of.pdf</t>
   </si>
   <si>
     <t>“Aprova o Loteamento Pequizeiro e dá outras providências.”</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Antônio Alves Neto, Cleuber Marques dos Anjos, Ediel Alves da Silva, José Augusto Cordeiro Lisboa</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_-_legislativo_-_003-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_-_legislativo_-_003-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão de reajuste salarial aos servidores do Legislativo e dá outras providências."</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_municipal_-_004-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_municipal_-_004-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de reajuste de vencimento dos servidores públicos municipais e dá outras providências.”</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_municipal_-_005-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_municipal_-_005-2022.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação e extinção de cargos da estrutura administrativa da Prefeitura Municipal e dá outras providências."</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_legislativo_-_006-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_legislativo_-_006-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos subsídios do Prefeito e do Vice-Prefeito do Município de Urucuia/MG e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_legislativo_-_007-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_legislativo_-_007-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual do subsídio dos Secretários Municipais do Município de Urucuia/MG e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_08_2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_08_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de revisão geral anual dos subsídios dos Vereadores do Município de Urucuia/MG e dá outras providências.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_municipal_009-2022_sem_oficio_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_municipal_009-2022_sem_oficio_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de reajuste de vencimento dos servidores públicos municipais e dá outras providências."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, ALBANITA ANJOS, CLEUBER</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/329/proj_de_lei_016-2022-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/329/proj_de_lei_016-2022-parte_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Fornecimento de absorventes Higiênicos e dá outras providencias.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Zeze da Parreira, NETÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/295/proj_de_lei_017_2022-netao-zeze-parte_01.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/295/proj_de_lei_017_2022-netao-zeze-parte_01.pdf</t>
   </si>
   <si>
     <t>"Denomina Miguel Durães de Andrade Neto, a Tribuna da Câmara Municipal de Urucuia/MG, e da outras providências".</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_municipal_-_019-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_municipal_-_019-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a bolsa auxílio de que trata a Lei Municipal 654 de 21 de junho de 2018 alterado pela Lei Municipal 693 de 02 de abril de 2020 e dá outras providências.”</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Cleuber Marques dos Anjos, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_legislativo_-_020-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_legislativo_-_020-2022.pdf</t>
   </si>
   <si>
     <t>"Disciplina o pagamento de multas de trânsito aplicadas a veículo de propriedade da Câmara Municipal de Urucuia e dá outras providências."</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_municipal_-_021-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_municipal_-_021-2022.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre denominação da estrada que faz ligação da Sede do Município de Urucuia-MG à sede do Distrito de Santa Cruz até a ponte Ribeirão de Areias, divisa com o Município de Arinos/MG Distrito de Igrejinha e dá outras providências.”</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_legislativo_-_022-2022_utilidade_publica-1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_legislativo_-_022-2022_utilidade_publica-1.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_municipal_-_023-2022-2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_municipal_-_023-2022-2.pdf</t>
   </si>
   <si>
     <t>“Ratifica alterações no Protocolo de Intenções e Contrato do Consórcio de Saúde e Desenvolvimento dos Vales do Noroeste de Minas - CONVALES e dá outras providencias.”</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/692/proj_de_lei_036-2022-netao-parte_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/692/proj_de_lei_036-2022-netao-parte_2.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a implantação do programa de arborização Urbana Rural. " Urucuia mais verde e mais florida," no âmbito do Município de Urucuia-MG e dá outras providencias.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/328/proj_de_lei_037-2022-bebim-bana-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/328/proj_de_lei_037-2022-bebim-bana-parte_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Artigo 1º e Inciso I do Artigo 2º  da Lei Municipal nº 735/2021, que institui o Plantão de Atendimento  Vinte e Quatro Horas Pelas Farmácias e Drogarias no Município de Urucuia-MG e dá outras providencias.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/327/proj_de_lei_038-2022-bebim-bana-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/327/proj_de_lei_038-2022-bebim-bana-parte_1.pdf</t>
   </si>
   <si>
     <t>Fica garantido através da " Rede Pública Municipal de Saúde, '' o fornecimento de Cilindro com  Oxigênio e Aparelhos Auxiliares da Respiração para uso em domicílio, aos pacientes que necessitam.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/proj_de_resolucao-001-2022-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/proj_de_resolucao-001-2022-bebim.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Fica concedido o Título de Cidadania honorária a Sra. Edna Joslin Mendes, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/324/proj_de_resolucao-002-2022-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/324/proj_de_resolucao-002-2022-bana.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. a Sra Lucileia Amaral Ornelas, pelos relevantes prestados ao Município.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/485/proj_de_resolucao-003-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/485/proj_de_resolucao-003-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA  HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr. Adailton Torres Mota, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/410/proj_de_resolucao-004-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/410/proj_de_resolucao-004-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>Darley de Dominguim</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDENCIAS. Ao Sr. Samuel Gomes da Mata pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/proj_de_resolucao-006-2022-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/proj_de_resolucao-006-2022-bebim.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DA OUTRAS PROVIDENCIAS. Fica concedido o título de cidadania honorária a Sra. Neusa Elias de Queiroz, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/484/proj_de_resolucao-007-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/484/proj_de_resolucao-007-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA  HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr. Catarino Pereira da Silva, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/687/proj_de_resolucao-008-2022-netao_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/687/proj_de_resolucao-008-2022-netao_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA  E DÁ OUTRAS PROVIDENCIAS. Ao Sr Antonio dos Passos Almeida, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/321/proj_de_resolucao-009-2022-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/321/proj_de_resolucao-009-2022-bana.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. A SRA Jaqueline Vieira Fernandes, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/520/proj_de_resolucao-010-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/520/proj_de_resolucao-010-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDENCIAS. A Sr Antonio Nascimento Cardoso de Almeida, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/505/proj_de_resolucao-011-2022-darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/505/proj_de_resolucao-011-2022-darley.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DA OUTRAS PROVIDENCIAS. Ao Sr. Antonio Hamilton Rodrigues Soares pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/483/proj_de_resolucao-012-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/483/proj_de_resolucao-012-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA  HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr. Frederico de Castro Escaleira, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_resolucao_013-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_resolucao_013-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_resolucao_014-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_resolucao_014-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_resolucao_015-2022.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_resolucao_015-2022.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORARIA E D Á OUTRAS PROVIDENCIAS .</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/320/proj_de_resolucao-016-2022-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/320/proj_de_resolucao-016-2022-bana.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. AO SR FRANCISCO JOSÉ SOARES MONTEIRO, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/686/proj_de_resolucao-017-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/686/proj_de_resolucao-017-2022-netao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr Frederico Borges da costa, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/482/proj_de_resolucao-018-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/482/proj_de_resolucao-018-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA  HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. A Sra. Conceição Aparecida de Lima, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/481/proj_de_resolucao-019-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/481/proj_de_resolucao-019-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA  HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. A Sra. Marislei Alves da Silva Correa Martins, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/proj_de_resolucao-020-2022-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/proj_de_resolucao-020-2022-bebim.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Fica concedido o título de cidadania Honorária do Município de Urucuia, Estado de Minas Gerais, a Sra. Doriany Rodrigues dos Santos pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/480/proj_de_resolucao-021-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/480/proj_de_resolucao-021-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA  HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. A Sra. Suzimeire Almeida Magalhães, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/479/proj_de_resolucao-022-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/479/proj_de_resolucao-022-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr.  Osmany Vieira Lima, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/685/proj_de_resolucao-023-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/685/proj_de_resolucao-023-2022-netao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao senhor Roberto Ramos Martins, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/519/proj_de_resolucao-025-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/519/proj_de_resolucao-025-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DA OUTRAS PROVIDENCIAS. A Sr Farley Aparecido Barbosa da Mata, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/518/proj_de_resolucao-026-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/518/proj_de_resolucao-026-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DA OUTRAS PROVIDENCIAS. A Sr Edvaldo Pereira de Oliveira, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/409/proj_de_resolucao-027-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/409/proj_de_resolucao-027-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr. Wemerson  Gonçalves  Viera pelos relevantes servi;os prestados ao Município.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/408/proj_de_resolucao-028-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/408/proj_de_resolucao-028-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. A Sr. Nelma Cardoso de Moura.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/407/proj_de_resolucao-029-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/407/proj_de_resolucao-029-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/406/proj_de_resolucao-031-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/406/proj_de_resolucao-031-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDENCIAS. Fica concedido o título de honra ao Mérito do município de Urucuia Estado de Minas Gerais, ao Sr. Amilaudes Mesquita de Oliveira pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/683/proj_resolucao-032-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/683/proj_resolucao-032-2022-netao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DA OUTRAS PROVIDENCIAS. A Sra Valdiane Pereira de Araújo, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/689/proj_de_resoluao-033-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/689/proj_de_resoluao-033-2022-netao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO. A Sr Juliane Aparecida Carneiro, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/319/proj_de_resolucao-034-2022-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/319/proj_de_resolucao-034-2022-bana.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. (A SRA ISAURA APARECIDA DE SOUZA).</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/517/proj_de_resolucao-035-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/517/proj_de_resolucao-035-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DA OUTRAS PROVIDENCIAS. A Sra Sandra Alípia Gonçalves de Matos, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/684/proj_de_resolucao-036-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/684/proj_de_resolucao-036-2022-netao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDENCIAS. Ao Sr Jeovan Ferreira Soares, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/412/poj_de_resolucao-037-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/412/poj_de_resolucao-037-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr. Orlando Nunes Sanguinett pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/478/req_001-2022-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/478/req_001-2022-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>O vereador a este subscreve, requerer nos termos regimentais e, depois de ouvido o Plenário, que o Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, faça inclusão dos servidores Municipais da educação, dos cargos de Secretário Escolar e Agente Administrativo, no percentual dos 70% do FUNDEB.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/req_002-2022-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/req_002-2022-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos regimentais, e depois de ouvido o Plenário, que o Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho providencie junto a Secretaria Municipal de Transporte, o restabelecimento do funcionário da balsa do município, uma vez que a mesma que se encontra a bastante tempo parada.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/682/req_003-2022-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/682/req_003-2022-netao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais e, depois de ouvido o Plenário, que o Prefeito Municipal Senhor Rutílio Eugênio Cavalcante Filho providencie juntamente com a secretaria competente, o estudo de viabilidade para a redução das alíquotas de contribuição para custeio de iluminação pública por classes de consumo e tipo de ligação, cobradas atualmente, mensalmente no Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/280/req_004-2022-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/280/req_004-2022-zeze.pdf</t>
   </si>
   <si>
     <t>Solicita a extensão de rede elétrica e extensão de rede de água em todo bairro São Geraldo.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/403/req.005-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/403/req.005-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcante Filho, a necessidade de extensão de Rede Elétrica e Extensão de Rede de Água em todo bairro São Cristóvão.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>CLEUBER, ALBANITA ANJOS, Darley de Dominguim, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/281/req_006-2022-todos-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/281/req_006-2022-todos-parte_1.pdf</t>
   </si>
   <si>
     <t>Convocação do secretário Municipal de saúde,no sentido de prestar esclarecimento ao legislativo a cerca dos serviços de saúde no Município,nas questões de atenção básica , realização e autorização de exames e consultas especializadas, atendimento médico no hospital e outros.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/req_convocacao_007-2022-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/req_convocacao_007-2022-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita que seja convocado a Sra. Secretária Municipal de Educação, a comparecer a esta casa Legislativa para prestar esclarecimento a cerca da educação de Urucuia/MG.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/req.008-2022-bebim-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/req.008-2022-bebim-bana.pdf</t>
   </si>
   <si>
     <t>Para que seja oficializado a convocação do Secretário Municipal de Transporte, para prestar esclarecimento sobre supostos Roubos e Furtos que vem acontecendo com Patrimônio da Prefeitura.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, a disponibilização de atendimento Médico e Odontológico no PSF Santa Cruz.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/282/req._010-022-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/282/req._010-022-todos.pdf</t>
   </si>
   <si>
     <t>Solicitar para que molhe as ruas que estão sendo asfaltadas,evitando o excesso de poeira e também para evitar que moradores tenham doenças respiratórias.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/req._012-2022-bebim-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/req._012-2022-bebim-bana.pdf</t>
   </si>
   <si>
     <t>Vêmm requerer do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcante Filho, a disponibilização de valores e contratos das bandas e prestadores de serviço no período festivo da Tradicional Festa do ano recorrente.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/271/oficio_001-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/271/oficio_001-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Resposta ao ofício 004/2022</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/468/oficio_002-_2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/468/oficio_002-_2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste convocar para reunião de planejamento das ações a serem desenvolvidas na Comissão Especial de Inquérito no dia 06/06/2022( Segunda-Feira) as 17:30 na Câmara Municipal de Urucuia -MG.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/272/oficio_004-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/272/oficio_004-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Certidão de contagem de tempo,referente ao período de 2008</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>Resposta ao ofício 017/2022</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/677/oficio_006-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/677/oficio_006-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 14/03/2022.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/365/oficio_007-2022-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/365/oficio_007-2022-bana.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar Emenda Parlamentar no valor de 50.000,00 ( Cinquenta Mil Reais ), direcionada para aquisição de Equipamentos Mobiliários para atender a Comunidade Escolar do Distrito de Santa Cruz, do segundo endereço da Escola Estadual Antonio Esteves dos Anjos, no Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/467/oficio_008-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/467/oficio_008-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a realização do patrolamento da estrada da Vereda Grande, sentido a balsa de Porto Novo, com o máximo de urgência .</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_009-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_009-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a realização de manutenção das seguintes ruas: A, B, C, D, E e  F pois as mesmas se encontram danificadas com erosões devido ao grande volume de chuvas dificultando o acesso da população.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/465/oficio_010-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/465/oficio_010-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar a realização de manutenção no aterro do córrego Barrocão próximo a propriedade do Sr. Guimarães que também da acesso a outras propriedades.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/342/oficio-011-2023-bana_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/342/oficio-011-2023-bana_2.pdf</t>
   </si>
   <si>
     <t>Solicita resposta quanto ao Ofício 008/2023, encaminhado solicitando informações.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/676/oficio_012-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/676/oficio_012-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 29/03/2022.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/675/oficio_013-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/675/oficio_013-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do Senhor Vereador Antonio Alves Neto , solicitar providencias urgentes com relação as propostas de alterações da Lei n° 252/99 ( Código de Postura do Município ).</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/674/oficio_014-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/674/oficio_014-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do Senhor Vereador José Augusto Cordeiro Lisboa, solicitar providencias junto a Secretaria Municipal de obras para a realização da reforma da Escola Municipal Américo Martins .</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/673/oficio_015-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/673/oficio_015-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido da Senhora Vereadora Albanita Anjos da Mata, solicitar providencias junto a Secretaria Municipal de Ação Social para viabilizar o atendimento à família da senhora Fabiana Francisca de Jesus.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/364/oficio_016-2022-bana-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/364/oficio_016-2022-bana-edvaldo.pdf</t>
   </si>
   <si>
     <t>Viemos por meio deste solicitar a intervenção junto ao DER para realização de patrolamento da Rodovia MG 402- 120 que liga Urucuia a Pintópolis, devido as mas condições de trafegamento da mesma.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/672/oficio_018-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/672/oficio_018-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do senhor vereador Edvaldo Rosa Lisboa, solicitar providencias junto as Secretarias Municipais de Educação e de transporte para que sejam realizadas com o máximo de urgência possível a recuperação de todas as estradas rurais, utilizadas pelo transporte escolar.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/671/oficio_019-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/671/oficio_019-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do Legislativo Municipal solicitar a execução da Emenda Aditiva de caráter impositivo no valor de 309.150,00 ( trezentos e nove mil e cento e cinquenta reais ) . Para aquisição de equipamentos para o laboratório do Hospital Municipal Grícia Lisboa de Rezende.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/670/oficio_020-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/670/oficio_020-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste a pedido do Senhor vereador José do Parto Cardoso Lisboa e outros Solicitar que providencias sejam tomadas junto a Secretaria Municipal de Obras, para restauração das ruas pela operação Tapa-buracos o mais rápido possível.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, BEBIM, CLEUBER, Darley de Dominguim, JOSÉ DO PARTO CARDOSO LISBOA, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/363/oficio_021-2022-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/363/oficio_021-2022-todos.pdf</t>
   </si>
   <si>
     <t>Solicitar a liberação de um veículo num período quinzenal para atender a demanda de alunos do Município de Urucuia que estudam na Escola Família Agrícola de Natalândia- EFAN, uma vez que os mesmos necessitam de transporte para as idas e vindas, durante todo ano de 2022.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/362/oficio_022-2022-bebim-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/362/oficio_022-2022-bebim-bana.pdf</t>
   </si>
   <si>
     <t>Conforme determina a regulamentação do veículo oficial da Câmara Municipal de Urucuia-MG ; venho por meio deste solicitar o agendamento do mesmo, para possamos realizar uma visita ao Distrito de Vereda Grande no dia 06/05/2021 *( 06/05/2022).</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/669/oficio_023-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/669/oficio_023-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos  abaixo relacionados, votados pela Câmara Municipal de Urucuia-Mg, na Sessão Ordinária do dia 25/04/2022.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/668/oficio_028-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/668/oficio_028-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Mandado de Citação/Intimação Sob Processo Administrativo em trâmite, manifestamo-nos da seguinte forma de acordo com as tabelas apresentadas pela Policia Militar de Minas Gerais.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/667/oficio_029-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/667/oficio_029-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste encaminhar as cópias das Atas da Reuniões Ordinárias e Extraordinárias da Câmara Municipal de Urucuia , referentes aos anos de 2021/2022.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/666/oficio_030-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/666/oficio_030-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho comunicar o afastamento temporário do quadro de servidores desta Câmara Municipal, o Sr. Thiago Nunes Barreira, por motivo de interesse particular.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/665/oficio_031-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/665/oficio_031-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho notificar-lhe para comparecer com a máxima urgência possível na Agencia da Caixa Econômica Federal em São Francisco-MG. Para negociação do seu débito referente ao consignado.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/664/oficio_032-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/664/oficio_032-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia/MG, na Sessão Ordinária do dia 23/05/2022.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_034-2022-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_034-2022-ediel.pdf</t>
   </si>
   <si>
     <t>Venho através deste solicitar a possibilidade de destinação de Emenda Parlamentar no valor de 20.000 ( Vinte Mil Reais ) para aquisição de 01 (um) som e equipamentos para atender a Associação Evangélica Beneficente Resgatando Vidas por Amor- AEBRVAU.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/663/oficio_035-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/663/oficio_035-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho convocar a comparecer no Plenário da Câmara no dia 06/06/2022 ( Segunda-Feira ) às 19:00 horas durante a Reunião Ordinária, para prestar esclarecimento ao Legislativo acerca dos serviços de saúde do Município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/662/oficio_036-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/662/oficio_036-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos relacionados abaixo, votados pela Câmara Municipal de Urucuia/MG, na Sessão Extraordinária do dia 07/06/2022.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/661/oficio_038-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/661/oficio_038-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho comparecer a Plenário da Câmara no dia 20/06/2022 ( Segunda-Feira ) as 19:00 Hrs  durante a Reunião Ordinária para prestar esclarecimento ao Legislativo acerca da educação do Município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/361/oficio_039-2022-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/361/oficio_039-2022-bana.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste solicitar cópias do relatório de visita social da senhora Cléia  Souza de  Chaves, residente no assentamento Barreirinho Zona Rural neste município, à qual tem inúmeras necessidades e aguarda resposta da mesma, desde Novembro do ano de 2021, visto que a família é de baixa renda e que vive através do Auxilio Brasil e enquadra na Lei Municipal nº 736 de 01 de Outubro de 2021.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/660/oficio_040-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/660/oficio_040-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste informar que a Câmara Municipal de Urucuia/MG. Ocorre que o orçamento vigente não permite a contratação de Engenheiro para acompanhar a referida obra, sem incorrer afronta a Lei de Responsabilidade Fiscal.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/659/oficio_041-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/659/oficio_041-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente ,para encaminhar a Lei Ordinária nº 773/2022, promulgada em 14 de Julho de 2022.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/305/oficio_042-2022-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/305/oficio_042-2022-zeze.pdf</t>
   </si>
   <si>
     <t>Solicita o reajuste do piso salarial dos Agentes Comunitários de saúde e Agentes Comunitários de Edemia conforme legislação Federal.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/463/oficio_043-2022-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/463/oficio_043-2022-edvaldo.pdf</t>
   </si>
   <si>
     <t>Venho solicitar informações e pedir cópias de taxas pagas pelo Prefeito Municipal Rutílio Eugênio Cavalcante Filho e seus familiares de serviços prestados com máquinas e caminhões da prefeitura Municipal de Urucuia-MG.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/658/oficio_044-2022-cleber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/658/oficio_044-2022-cleber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente ,para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG , na Sessão Extraordinária do dia 08/08/2022.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/360/oficio_045-2022-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/360/oficio_045-2022-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita informações e cópias de contratos ( detalhados) referente a festa do Carro de Boi e Moagem do Distrito de Bonito, ocorrido no ano vigente. O direito de petição aos poderes Públicos em defesa de direitos ou contra ilegalidade ou abuso de poder.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/657/oficio_046-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/657/oficio_046-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho comunicar a vossa excelência, que a Câmara estará disponível na data e horário solicitado para realização do treinamento dos Mesários para as eleições 2022; bem como também a disponibilidade dos equipamentos e funcionários.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/656/oficio_047-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/656/oficio_047-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 19/08/2022.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/655/oficio_048-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/655/oficio_048-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 29/08/2022.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/359/oficio_049-2022-bana-bebim-obs-nao_enviado.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/359/oficio_049-2022-bana-bebim-obs-nao_enviado.pdf</t>
   </si>
   <si>
     <t>Solicita a visita domiciliar ao Sr Brasil na Fazenda Mião, proprietário José Augusto Cordeiro Lisboa. Faz se necessário a devida solicitação por motivo de denuncia anônima. Que há neste local um senhor conhecido por ( Sr Brasil) em situações desumanas. Solicitamos ainda cópias do relatório de visita realizado pela equipe.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/358/oficio_050-2022-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/358/oficio_050-2022-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Solicita informações e cópias de contratos ( detalhados) referente a Festa de Bom Jesus do Distrito de Vereda Grande, ocorrido no ano vigente. Direito de Petição ao poderes públicos em defesa de direitos ou contra ilegalidade ou abuso de poder.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/357/oficio_052-2022-bebim-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/357/oficio_052-2022-bebim-bana.pdf</t>
   </si>
   <si>
     <t>Venho solicitar que seja encaminhado à Câmara Municipal de Vereadores de Urucuia Estado de Minas Gerais, prestação de contas das barracas da Tradicional Festa de Urucuia, referente ao ano recorrente. A solicitação se faz necessária para fins de fiscalização e transparência aos cidadãos do nosso Município.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/654/oficio_054-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/654/oficio_054-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 30/09/2022.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/653/oficio_055-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/653/oficio_055-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente, para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 17/10/2022._x000D_
 Projeto de Lei nº 024/2022_x000D_
 Projeto de Lei nº 039/2022</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/652/oficio_056-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/652/oficio_056-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 21/10/2022._x000D_
 Projeto de Lei nº 042/2022 __ Aprovado</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/651/oficio_057-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/651/oficio_057-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópias dos projetos abaixo relacionados, votados pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 07/11/2022._x000D_
 Requerimento nº 012/2022_x000D_
 Requerimento nº 013/2022</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/650/oficio_058-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/650/oficio_058-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Venho a pedido dos senhores vereadores solicitar alteração no projeto de Lei Municipal nº 042/2022.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/649/oficio_059-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/649/oficio_059-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópia dos projetos abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG, na Sessão Ordinária do dia 12/12/2022._x000D_
 Projeto de Lei nº 040/2022 __ Rejeitado_x000D_
 Mensagem de Veto 02/2022 __ Rejeitado_x000D_
 Projeto de Lei nº 043/2022_x000D_
 Projeto de Lei nº 045/2022</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/648/oficio_060-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/648/oficio_060-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópia dos projetos abaixo relacionados, votado pela Câmara Municipal de Urucuia-MG._x000D_
 Projeto de Lei nº 044/2022 __ Emendado_x000D_
 Redação final Projeto de Lei nº 044/2022</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/647/oficio_061-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/647/oficio_061-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópia do relatório final da comissão parlamentar de inquérito para a apuração da denúncia de suposta negligência médica no Hospital Municipal Grícia Lisboa de Resende, no caso Matheus Henrique Ferreira Marques; tendo portanto o arquivamento do processo.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/646/oficio_062-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/646/oficio_062-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópia do relatório final da comissão parlamentar de inquérito para a apuração da denúncia de suposta negligência médica no Hospital Municipal Grícia Lisboa de Resende, no caso Matheus Henrique Ferreira Marques;embora o processo tenha sido arquivado, faz-se necessário viabilizar a realização de importantes ajustes no que se refere ao atendimento e prestação de informações aos familiares de pacientes em atendimento pelo mencionado hospital.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/645/oficio_063-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/645/oficio_063-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/644/oficio_064-2022-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/644/oficio_064-2022-cleuber.pdf</t>
   </si>
   <si>
     <t>Sirvo-me do presente para encaminhar cópia do relatório final da comissão parlamentar de inquérito para a apuração da denúncia de suposta negligência médica no Hospital Municipal Grícia Lisboa de Resende, no caso Matheus Henrique Ferreira Marques; tendo por tanto o arquivamento do processo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1832,68 +1832,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/470/proj_de_indicacao-001-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/309/proj_de_indicacao-002-2022-zeze.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/709/proj_de_indicacao-003-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/678/proj_de_indicacao-004-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/708/proj_de_indicacao-005-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/274/proj_de_indicacao-007-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/469/proj_de_indicacao-009-2022-cleuber-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_municipal_-_001-2022_sem_o.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_municipal_-_002-2022_sem_of.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_-_legislativo_-_003-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_municipal_-_004-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_municipal_-_005-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_legislativo_-_006-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_legislativo_-_007-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_08_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_municipal_009-2022_sem_oficio_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/329/proj_de_lei_016-2022-parte_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/295/proj_de_lei_017_2022-netao-zeze-parte_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_municipal_-_019-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_legislativo_-_020-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_municipal_-_021-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_legislativo_-_022-2022_utilidade_publica-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_municipal_-_023-2022-2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/692/proj_de_lei_036-2022-netao-parte_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/328/proj_de_lei_037-2022-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/327/proj_de_lei_038-2022-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/proj_de_resolucao-001-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/324/proj_de_resolucao-002-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/485/proj_de_resolucao-003-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/410/proj_de_resolucao-004-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/proj_de_resolucao-006-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/484/proj_de_resolucao-007-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/687/proj_de_resolucao-008-2022-netao_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/321/proj_de_resolucao-009-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/520/proj_de_resolucao-010-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/505/proj_de_resolucao-011-2022-darley.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/483/proj_de_resolucao-012-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_resolucao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_resolucao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_resolucao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/320/proj_de_resolucao-016-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/686/proj_de_resolucao-017-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/482/proj_de_resolucao-018-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/481/proj_de_resolucao-019-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/proj_de_resolucao-020-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/480/proj_de_resolucao-021-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/479/proj_de_resolucao-022-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/685/proj_de_resolucao-023-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/519/proj_de_resolucao-025-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/518/proj_de_resolucao-026-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/409/proj_de_resolucao-027-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/408/proj_de_resolucao-028-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/407/proj_de_resolucao-029-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/406/proj_de_resolucao-031-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/683/proj_resolucao-032-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/689/proj_de_resoluao-033-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/319/proj_de_resolucao-034-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/517/proj_de_resolucao-035-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/684/proj_de_resolucao-036-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/412/poj_de_resolucao-037-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/478/req_001-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/req_002-2022-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/682/req_003-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/280/req_004-2022-zeze.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/403/req.005-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/281/req_006-2022-todos-parte_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/req_convocacao_007-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/req.008-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/282/req._010-022-todos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/req._012-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/271/oficio_001-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/468/oficio_002-_2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/272/oficio_004-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/677/oficio_006-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/365/oficio_007-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/467/oficio_008-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_009-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/465/oficio_010-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/342/oficio-011-2023-bana_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/676/oficio_012-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/675/oficio_013-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/674/oficio_014-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/673/oficio_015-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/364/oficio_016-2022-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/672/oficio_018-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/671/oficio_019-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/670/oficio_020-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/363/oficio_021-2022-todos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/362/oficio_022-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/669/oficio_023-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/668/oficio_028-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/667/oficio_029-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/666/oficio_030-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/665/oficio_031-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/664/oficio_032-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_034-2022-ediel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/663/oficio_035-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/662/oficio_036-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/661/oficio_038-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/361/oficio_039-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/660/oficio_040-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/659/oficio_041-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/305/oficio_042-2022-zeze.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/463/oficio_043-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/658/oficio_044-2022-cleber.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/360/oficio_045-2022-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/657/oficio_046-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/656/oficio_047-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/655/oficio_048-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/359/oficio_049-2022-bana-bebim-obs-nao_enviado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/358/oficio_050-2022-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/357/oficio_052-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/654/oficio_054-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/653/oficio_055-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/652/oficio_056-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/651/oficio_057-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/650/oficio_058-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/649/oficio_059-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/648/oficio_060-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/647/oficio_061-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/646/oficio_062-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/645/oficio_063-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/644/oficio_064-2022-cleuber.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/470/proj_de_indicacao-001-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/309/proj_de_indicacao-002-2022-zeze.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/709/proj_de_indicacao-003-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/678/proj_de_indicacao-004-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/708/proj_de_indicacao-005-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/274/proj_de_indicacao-007-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/469/proj_de_indicacao-009-2022-cleuber-ediel-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/80/projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/79/projeto_de_lei_municipal_-_001-2022_sem_o.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/72/projeto_de_lei_municipal_-_002-2022_sem_of.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/73/projeto_de_lei_-_legislativo_-_003-2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/74/projeto_de_lei_municipal_-_004-2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/78/projeto_de_lei_municipal_-_005-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/77/projeto_de_lei_legislativo_-_006-2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/75/projeto_de_lei_legislativo_-_007-2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/76/projeto_08_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/81/projeto_de_lei_municipal_009-2022_sem_oficio_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/329/proj_de_lei_016-2022-parte_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/295/proj_de_lei_017_2022-netao-zeze-parte_01.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/82/projeto_de_lei_municipal_-_019-2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/89/projeto_de_lei_legislativo_-_020-2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/83/projeto_de_lei_municipal_-_021-2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/84/projeto_de_lei_legislativo_-_022-2022_utilidade_publica-1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/85/projeto_de_lei_municipal_-_023-2022-2.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/692/proj_de_lei_036-2022-netao-parte_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/328/proj_de_lei_037-2022-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/327/proj_de_lei_038-2022-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/383/proj_de_resolucao-001-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/324/proj_de_resolucao-002-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/485/proj_de_resolucao-003-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/410/proj_de_resolucao-004-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/382/proj_de_resolucao-006-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/484/proj_de_resolucao-007-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/687/proj_de_resolucao-008-2022-netao_2.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/321/proj_de_resolucao-009-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/520/proj_de_resolucao-010-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/505/proj_de_resolucao-011-2022-darley.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/483/proj_de_resolucao-012-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/86/projeto_de_resolucao_013-2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/87/projeto_de_resolucao_014-2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/88/projeto_de_resolucao_015-2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/320/proj_de_resolucao-016-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/686/proj_de_resolucao-017-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/482/proj_de_resolucao-018-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/481/proj_de_resolucao-019-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/381/proj_de_resolucao-020-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/480/proj_de_resolucao-021-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/479/proj_de_resolucao-022-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/685/proj_de_resolucao-023-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/519/proj_de_resolucao-025-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/518/proj_de_resolucao-026-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/409/proj_de_resolucao-027-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/408/proj_de_resolucao-028-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/407/proj_de_resolucao-029-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/406/proj_de_resolucao-031-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/683/proj_resolucao-032-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/689/proj_de_resoluao-033-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/319/proj_de_resolucao-034-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/517/proj_de_resolucao-035-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/684/proj_de_resolucao-036-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/412/poj_de_resolucao-037-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/478/req_001-2022-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/380/req_002-2022-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/682/req_003-2022-netao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/280/req_004-2022-zeze.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/403/req.005-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/281/req_006-2022-todos-parte_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/379/req_convocacao_007-2022-bebim.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/374/req.008-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/282/req._010-022-todos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/378/req._012-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/271/oficio_001-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/468/oficio_002-_2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/272/oficio_004-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/677/oficio_006-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/365/oficio_007-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/467/oficio_008-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/466/oficio_009-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/465/oficio_010-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/342/oficio-011-2023-bana_2.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/676/oficio_012-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/675/oficio_013-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/674/oficio_014-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/673/oficio_015-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/364/oficio_016-2022-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/672/oficio_018-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/671/oficio_019-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/670/oficio_020-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/363/oficio_021-2022-todos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/362/oficio_022-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/669/oficio_023-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/668/oficio_028-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/667/oficio_029-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/666/oficio_030-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/665/oficio_031-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/664/oficio_032-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/501/oficio_034-2022-ediel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/663/oficio_035-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/662/oficio_036-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/661/oficio_038-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/361/oficio_039-2022-bana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/660/oficio_040-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/659/oficio_041-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/305/oficio_042-2022-zeze.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/463/oficio_043-2022-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/658/oficio_044-2022-cleber.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/360/oficio_045-2022-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/657/oficio_046-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/656/oficio_047-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/655/oficio_048-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/359/oficio_049-2022-bana-bebim-obs-nao_enviado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/358/oficio_050-2022-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/357/oficio_052-2022-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/654/oficio_054-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/653/oficio_055-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/652/oficio_056-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/651/oficio_057-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/650/oficio_058-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/649/oficio_059-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/648/oficio_060-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/647/oficio_061-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/646/oficio_062-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/645/oficio_063-2022-cleuber.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2022/644/oficio_064-2022-cleuber.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>