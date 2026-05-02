--- v0 (2025-10-28)
+++ v1 (2026-05-02)
@@ -54,1112 +54,1112 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Darley de Dominguim, CLEUBER, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao-001-2021-zeze-ediel-cleuber-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao-001-2021-zeze-ediel-cleuber-netao.pdf</t>
   </si>
   <si>
     <t>Tal indicação faz-se necessária e urgente, pois se trata de ruas em difícil acesso e condições precárias ; considerando que o pavimento traz muitos benefícios .</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Darley de Dominguim</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao-002-2021-darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao-002-2021-darley.pdf</t>
   </si>
   <si>
     <t>A presente indicação, sugerindo ao Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho a realização de 100 % ( cem por cento ) do asfaltamento das ruas do Distrito de Vereda Grande.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Zeze da Parreira, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao-003-2021-zeze-ediel.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao-003-2021-zeze-ediel.pdf</t>
   </si>
   <si>
     <t>A realização de cem por cento do asfaltamento das ruas do Distrito de Santa Cruz, que a muito tempo a comunidade tem reivindicado. Assim pedimos ao Poder Executivo Municipal que viabilize o encaminhamento de tal solicitação, com sentido de melhorar a qualidade de vida da população e ao mesmo tempo o embasamento da localidade.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Zé do Parto</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao-004-2021-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao-004-2021-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação sugerindo ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho a realização da coleta de lixo domésticos nos Distritos de Santa Cruz,Bonito, Urucuia e de Vereda grande, bem como instalação de lixeiras em pontos estratégicos e conscientização da população local.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>NETÃO DO POVO</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao-005-2021-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao-005-2021-netao.pdf</t>
   </si>
   <si>
     <t>Faz-se a presente indicação, sugerindo ao Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, a realização de 100% ( Cem por Cento ) do asfaltamento das Ruas do Distrito de Bonito.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao-006-2021-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao-006-2021-netao.pdf</t>
   </si>
   <si>
     <t>Faz-se a presente Indicação, sugerindo ao Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, a determinação ao setor competente providencias no sentido de fazer alteração para mão única de direção em parte da Rua Vicente Vieira, no trecho compreendido entre as Avenidas Américo Martins e Guimarães, no bairro centro.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao-007-2021-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao-007-2021-netao.pdf</t>
   </si>
   <si>
     <t>Faz-se a presente Indicação sugerindo ao Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho,a determinação ao setor competente para providencias no sentido de fazer a manutenção de todas as estradas rurais de linhas de ônibus escolares.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao-008-2021-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao-008-2021-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, apresento a V. Exa. nos termos regimentais, a presente Indicação ao Prefeito Municipal, Senhor Rutilio Eugênio Cavalcanti Filho para instalação de 03 (três) pontos de Wi-Fi Brasil dos Ministérios das comunicações nos Distritos de Bonito, Santa Cruz e Vereda Grande.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CLEUBER</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao-009-2021-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao-009-2021-cleuber.pdf</t>
   </si>
   <si>
     <t>A presente indicação ao Prefeito Municipal Sr. Rutílio Eugênio Cavalcante Filho, para instalação de placas de boas vindas na entrada e na saída da cidade de Urucuia- MG.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_010_-_bana_e_bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_010_-_bana_e_bebim.pdf</t>
   </si>
   <si>
     <t>"Lançar programa de incentivo de regularização fiscal dos contribuintes “Programa de Recuperação e Estímulo ao Pagamento de Débitos Fiscais” (REFIS) 2021, bem como: Descontos ou parcelamento do Imposto Predial Territorial Urbano - IPTU relativo a exercícios anteriores, com finalidade de melhorar a arrecadação, e reduzir a inadimplência."</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao-018-2021-bebim-bana_2.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao-018-2021-bebim-bana_2.pdf</t>
   </si>
   <si>
     <t>Solicitação de laboratório de Ciências e Pesquisas para aulas práticas e técnicas.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao-012-2021-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao-012-2021-cleuber.pdf</t>
   </si>
   <si>
     <t>A presente indicação ao Prefeito Municipal Sr. Rutílio Eugênio Cavalcante Filho, para construção de uma quadra coberta e parquinho no Educacional Débora Lemes Cavalcante.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao-013-2021-zez_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao-013-2021-zez_do_parto.pdf</t>
   </si>
   <si>
     <t>A presente indicação ao Prefeito Sr Rutílio Eugênio Cavalcante Filho a viabilidade de conceder aos professores da Rede Municipal em efetivo exercício do Magistério a gratificação conhecida como " pó de giz" e adicional de até 15% para os profissionais da educação que deslocam da sede do município para lecionar nos Distritos.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao-014-2021-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao-014-2021-edvaldo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Sr Prefeito Municipal Rutílio Eugênio Cavalcante Filho, que seja tomada as devidas providencias junto ao REURB e setores competentes para regularização do loteamento da Fazenda Nova Três Pontas e demais bairros  em que se encontram na mesma situação.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao-015-2021-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao-015-2021-cleuber.pdf</t>
   </si>
   <si>
     <t>A presente indicação ao Prefeito Municipal Sr. Rutílio Eugênio Cavalcante Filho, junto a COPASA a necessidade de fazer a ampliação da rede abastecimento de água na Avenida Guimarães Rosa desde a propriedade do Sr Marcelo Martins Rocha ( Marcelão ) até a Vila Olímpica.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao-016-2021-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao-016-2021-netao.pdf</t>
   </si>
   <si>
     <t>Faz-se a presente Indicação ao Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, junto a Secretaria Municipal de Esporte a necessidade de construção um capo society de futebol com grama sintética e iluminado , no Distrito de Bonito Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao-017-2021-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao-017-2021-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>A presente indicação ao Prefeito Sr Rutílio Eugênio Cavalcante Filho a necessidade e possibilidade de implantação no município de Urucuia-MG especialmente nas Escolas da Rede Municipal , tanto nas Escolas Urbanas quanto Rurais o Sistema de Capitação de água da chuva.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação de um laboratório de Ciências e pesquisas para aulas práticas e técnicas, nas escolas municipais.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao-019-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao-019-2021-zeze.pdf</t>
   </si>
   <si>
     <t>Sobre a possibilidade e a necessidade de aquisição de um caminhão limpa fossa, para a Secretaria de Obras do município de Urucuia-MG</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_de_veto_parcial_001_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_de_veto_parcial_001_2021.pdf</t>
   </si>
   <si>
     <t>mensagem de veto parcial 001 2021</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Rutilio Eugenio Cavalcanti Filho</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_001_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_001_2021.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa Banco de Alimentos do Município de Urucuia - MG , e dá outras providências.”</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_002-2021_estrutura_administrtiva_sem_of.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_002-2021_estrutura_administrtiva_sem_of.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e a extinção de cargos na Estrutura Administrativa do Poder Executivo do município de Urucuia, Estado de Minas Gerais e dá outras providências.”</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no003-2021_sem_of.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no003-2021_sem_of.pdf</t>
   </si>
   <si>
     <t>“ Dispõe sobre a alteração do artigo 115 da Lei Municipal 062/1993 e dá outras providências.”</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_municipal_no_7-2021..pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_municipal_no_7-2021..pdf</t>
   </si>
   <si>
     <t>“Altera o piso salarial dos Agentes comunitários de Endemias e Agentes Comunitários de Saúde, adequando a Lei Federal 13.708 de 14 de Agosto de 2018 e dá outras providências."</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_008_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_008_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentária de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_009_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_009_-_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Conselho Municipal de Infraestrutura e Transportes, e do Fundo Municipal de Infraestrutura e Transportes, e dá outras providências."</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_010_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_010_-_2021.pdf</t>
   </si>
   <si>
     <t>“Estabelecem as Igrejas, os Templos Religiosos de qualquer Culto e as Comunidades Missionárias como atividade essencial no Município de Urucuia - MG, e dá outras providências."</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_011_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_011_-_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a participação do município de Urucuia/MG no Consórcio Intermunicipal Multifinalitárioda Área Mineira da Sudene - CIMAMS, ratifica protocolo de intenções e dá outras providências.”</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_012_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_012_-_2021.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Prefeitura Municipal de Urucuia a Custear as despesas do paciente Thauan Martins Araújo da forma que especifica e dá outras providências.”</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/325/proj_de_lei-025-2021-bebim-bana-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/325/proj_de_lei-025-2021-bebim-bana-parte_1.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/326/proj_de_lei-018-2021-bebim-bana-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/326/proj_de_lei-018-2021-bebim-bana-parte_1.pdf</t>
   </si>
   <si>
     <t>Institui o Plantão de Atendimento Vinte e Quatro Horas pelas Farmácias e Drogarias no Município de Urucuia-MG e dá outras providencias.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/384/proj_de_lei-025-2021-bebim-bana-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/384/proj_de_lei-025-2021-bebim-bana-parte_1.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Entidade que menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/691/proj_de_lei-030-2021-netao-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/691/proj_de_lei-030-2021-netao-parte_1.pdf</t>
   </si>
   <si>
     <t>Fica instituído a importância da Oração Universal do Pai Nosso, no início de cada Sessão da CÂMARA MUNICIPAL DE URUCUIA-MG.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/415/proj_de_lei-031-2021-edvaldo-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/415/proj_de_lei-031-2021-edvaldo-parte_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo da Lei 394/2007 devido a mudança de nome da entidade que menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/521/proj_de_lei-032-2021-cleuber-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/521/proj_de_lei-032-2021-cleuber-parte_1.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1º DA LEI Nº: 396/2007 DEVIDO A MUDANÇA DE NOME DA ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/690/proj_de_lei-033-2021-netao-parte_1.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/690/proj_de_lei-033-2021-netao-parte_1.pdf</t>
   </si>
   <si>
     <t>Altera o Art 1º da Lei nº 188/1996 devido a mudança de nome da Entidade que menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/411/proj_de_resolucao-001-2021-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/411/proj_de_resolucao-001-2021-edvaldo.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS. Ao Sr Jônatas Jean da Cruz Silva pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>Zeze da Parreira, CLEUBER</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/297/proj_de_resolucao-002-2021-zeze-cleber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/297/proj_de_resolucao-002-2021-zeze-cleber.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária e da outras providências. Ao sr. Luiz Oliveira Trindade</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/688/proj_de_resolucao-003-2021-netao.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/688/proj_de_resolucao-003-2021-netao.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA  E DÁ OUTRAS PROVIDENCIAS. Ao Sr Davi Lima de Sousa, pelos relevantes serviços prestados no Município.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/323/proj_de_resolucao-004-2021-bebim-bana.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/323/proj_de_resolucao-004-2021-bebim-bana.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA E DÁ OUTRAS PROVIDENCIAS . Ao Sr Jarbas Soares Júnior, pelos relevantes serviços prestados ao Município.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/296/proj_de_resolucao-005-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/296/proj_de_resolucao-005-2021-zeze.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária e da outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, ALBANITA ANJOS, BEBIM, Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_01_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_01_-_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscreve, requerem nos termos regimentais e, depois de ouvido o Plenário, que o Prefeito Municipal Senhor Rutílio Eugênio Cavalcanti Filho encaminhe a esta Casa Legislativa, cópia de todas as PORTARIAS de nomeação e exoneração do servidor Antonio Pereira Ribeiro, referente ao ano de 2020.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/372/req-002-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/372/req-002-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Requerem na forma regimental e, depois de ouvido o Plenário, que o Poder Executivo, através do setor competente o cascalhamento das ruas de chão, dos seguintes bairros : Rutilante, Urucuia Nova, São Geraldo, São Cristóvão e Nova Três Pontas.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/402/req-003-2021-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/402/req-003-2021-edvaldo.pdf</t>
   </si>
   <si>
     <t>Vem requerer intervenção do Prefeito Municipal, Sr. Rutílio Eugênio Cavalcante Filho, junto aos órgãos competentes para a aquisição de Caminhão Pipa, para atender a demanda de abastecimento de água no Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/401/req-004-2021-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/401/req-004-2021-edvaldo.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Poder Executivo viabilize a manutenção e cascalhamento de alguns pontos na estradas do Ribeirão de Areia, sentido aos produtores José Nilson e José Renildo.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/318/req-005-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/318/req-005-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Que seja realizada Audiência Pública na Câmara Municipal, sobre o tema: Reestruturação do Regime Próprio de Previdência dos servidores do Município de Urucuia-MG_ caixa de aposentadoria e pensão dos servidores. ( CAPS )</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>NETÃO DO POVO, CLEUBER, Darley de Dominguim, Prego Caminhoneiro</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/400/req-006-2021-netao-ediel-cleuber-darley.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/400/req-006-2021-netao-ediel-cleuber-darley.pdf</t>
   </si>
   <si>
     <t>Vem requerer nos termos regimentais que seja revogado o requerimento n° 005/2021, aprovado na sessão Plenária de 15 de Fevereiro de 2021, que tem por assunto a obrigatoriedade de realização de Audiência Pública antes de aprovação do Projeto de Lei 034/2020, que versa sobre a reestruturação do regime próprio do Município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req-007-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req-007-2021-zeze.pdf</t>
   </si>
   <si>
     <t>Construção de Tanques para a criação de peixes em parceria com os produtores rurais e assistência técnica da EMATER.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_008_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_008_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem_x000D_
 requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, que seja_x000D_
 feito uma captação de água do Rio Urucuia para Comunidade de Poções e_x000D_
 Buriti.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>ALBANITA ANJOS</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_009_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_009_-_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscreve , requerem na forma regimental e , depois de ouvido o Plenário, que o Poder Executivo , encaminhe a esta casa cópias de todas as Portarias de nomeações dos servidores: Geraldo Aparecido Rodrigues, Maria Eliene Martins Palma e os vice -diretores das escolas da rede municipal, referente ao ano de 2021 .</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_010_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_010_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a Construção de uma Unidade Básica de Saúde (UBS) no bairro Riachinho.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_011_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_011_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho,_x000D_
 informações sobre a construção de pista de caminhada lateral a rodovia, saindo da cidade até a localidade Mutuca; bem como: o envio de planilha de_x000D_
 custos e a fonte do recurso que está sendo utilizado.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_012_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_012_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve , ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho , a_x000D_
 suspensão de cobrança de Alvará de Funcionamento dos estabelecimentos no município, em virtude dos impactos económicos causados pela pandemia do coronavírus.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n_13_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n_13_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, que faça_x000D_
 o Prolongamento da Avenida Guimarães Rosa, até a localidade Mutuca, com início na esquina com a Rua José Gonçalves Lisboa com a pavimentação em_x000D_
 mão dupla sem interferimento na Rodovia - MG 202.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req-014-2021-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req-014-2021-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>"O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho,_x000D_
 providencias quanto a iluminação da área de estacionamento em frente à Vila Olímpica."</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n_15_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n_15_-_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, ouvida a casa no prazo regimental, veem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, a_x000D_
 construção de pistas laterais da Rodovia MG 202 da saída da cidade sentido Arinos até o córrego Mutuca.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n_16_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n_16_-_2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este subscrevem, ouvida a casa no prazo regimental, vem requererem do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, a_x000D_
 viabilidade da reforma no prédio da Unidade Básica de Saúde (UBS) de Vereda Grande bem como:_x000D_
 * Reparos nas infiltrações e na fossa do prédio._x000D_
 * Fazer cobertura na frente do prédio._x000D_
 * Providenciar acentos para os para os pacientes e a identificação do local.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n_17_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n_17_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a retomada da obra da Proinfância.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n_18_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n_18_-_2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, ouvida a casa no prazo regimental, vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho,_x000D_
 providências junto ao setor responsável a extensão de rede elétrica com luminárias e a instalação de lâmpadas na área Urbana e Rural.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_019_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_019_-_2021.pdf</t>
   </si>
   <si>
     <t>"... Requerem de V. Exa. Sr. José Augusto Cordeiro Lisboa Presidente da Câmara Municipal, que seja oficializado a convocação do Secretário Municipal de Saúde, para prestar esclarecimentos sobre. Recursos recebidos para ações de combate ao COVID-19, aquisição e destino de respiradores."</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, Zé do Parto</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_020_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_020_-_2021.pdf</t>
   </si>
   <si>
     <t>" ... requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, providencias junto ao setor competente que seja feita revisão e atualização de_x000D_
 todas autorgas de água para manutenção de pivôs no Município de Urucuia-MG."</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, Darley de Dominguim, Zé do Parto</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_021_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_021_-_2021.pdf</t>
   </si>
   <si>
     <t>"... requererem do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti Filho, a construção do muro nas Unidades Básica de Saúde (UBS) do Distrito de Vereda Grande e Distrito de Santa Cruz."</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_022_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_022_-_2021.pdf</t>
   </si>
   <si>
     <t>"... vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho , a viabilidade de fazer calçadas (passeio de pedestres), em todas as Ruas e Avenidas asfaltadas e a recuperação das mesmas que não estão em bom estado de conservação."</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_023_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_023_-_2021.pdf</t>
   </si>
   <si>
     <t>" ... vem requerer do Prefeito Municipal, Sr. Rutilio Eugênio Cavalcanti filho, a viabilidade da reforma da Praça José Augusto."</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, Edvaldo de Nelu</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/474/req-024-2021-edvaldo-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/474/req-024-2021-edvaldo-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal, Sr Rutílio Eugênio Cavalcante Filho a possibilidade de reforma das Escolas da Rede Municipal de Ensino, adequando-se as recomendações do Concelho Nacional de Saúde e aquisição de jogos de mesa e cadeiras com recurso dos 40% do FUNDEB .</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, ALBANITA ANJOS, BEBIM, CLEUBER, Darley de Dominguim, NETÃO DO POVO, Prego Caminhoneiro, Zé do Parto, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/285/req-025-2021-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/285/req-025-2021-todos.pdf</t>
   </si>
   <si>
     <t>A possibilidade de criação e implantação de um Centro de Reabilitação pós covid-19  em nosso Município,com uma equipe multiprofissional composta por fisioterapeuta, terapeutas ocupacionais,fonoaudiólogos, educadores físicos, nutricionistas e psicólogos, entre outros profissionais, para promoverem a reabilitação desses pacientes, contribuindo o retorno as suas atividades rotineiras.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/371/req-026-2021-bana-bebim-.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/371/req-026-2021-bana-bebim-.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal, Sr Rutílio Eugênio Cavalcante Filho, a contratação de 01 (um) (a) Fonoaudiólogo (a) para prestar serviços especializados nesse setor da Saúde no Município de Urucuia-MG, com a máxima urgência possível. A referida contratação é de fundamental importância.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/286/req-028-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/286/req-028-2021-zeze.pdf</t>
   </si>
   <si>
     <t>Trata se do pedido de moradores que sofrem com a falta do tratamento  de esgoto e condições adequadas de  de saneamento; podendo portanto contribuir para proliferação de inúmeras doenças. Assim solicitando a extensão de rede de esgoto em algumas ruas da cidade.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/511/req-030-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/511/req-030-2021-zeze.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, providencias quanto regularização do terreno do Distrito de Santa Cruz.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Edvaldo de Nelu, ALBANITA ANJOS, BEBIM, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/370/req-032-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/370/req-032-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, a viabilidade da reforma do prédio da Unidade Básica de Saúde (UBS) do Distrito do Bonito.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/368/req-033-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/368/req-033-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos regimentais e, depois de ouvido o Plenário, que seja encaminhado a esta casa cópia dos contratos, empenhos e comprovantes de pagamentos dos seguintes processos de Licitação: Pregão Presencial nº 010/2021 e processo de Inexigibilidade nº 006/2021- credenciamento nº 004/2021</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/399/req-034-2021-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/399/req-034-2021-edvaldo.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal Rutílio Eugênio Cavalcante Filho,as planilhas das seguintes obras:  Planilha de Construção da Unidade Básica de Saúde do Distrito do Bonito, com valor do custo, qualidade da obra e aquisição de móveis. Planilha do asfalto feito nas ruas da cidade e nos Distritos referente ao ano de 2020 , com valor de qualidade da obra e conclusão da mesma.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/367/req-036-2021-bana-bebim-.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/367/req-036-2021-bana-bebim-.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal, Sr Rutílio Eugênio Cavalcante Filho junto à secretaria de Cultura a viabilidade de destinação de recursos para  festas e eventos do Município, que sejam destinadas 30% (Trinta por cento) a eventos religiosos.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/515/req-037-2021-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/515/req-037-2021-cleuber.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal, Sr Rutílio Eugênio Cavalcante Filho, a necessidade de iluminação na Avenida Américo Martins ao lado da Escola Municipal Luiz Ribeiro Mendes.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>ALBANITA ANJOS, BEBIM, Edvaldo de Nelu, JOSÉ DO PARTO CARDOSO LISBOA</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/366/req-038-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/366/req-038-2021-bana-bebim-edvaldo-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>Requer a Criação de Comissão Especial, para promover estudos Relativos ao Instituto do Apostilamento, previsto no Art. 29 da Lei nº 027/1993.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/287/req-039-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/287/req-039-2021-zeze.pdf</t>
   </si>
   <si>
     <t>A necessidade de construção de uma rampa de acesso ao necrotério do Hospital Grícia Lisboa de Rezende. Facilitando o acesso a retirada dos corpos.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/398/req-040-2021-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/398/req-040-2021-edvaldo.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal Rutílio Eugênio Cavalcante Filho, a possibilidade de um (01) ônibus exclusivo da Secretaria de Cultura para atender eventos culturais do Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/514/req-041-2021-cleuber.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/514/req-041-2021-cleuber.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal, Sr Rutílio Eugênio Cavalcante Filho, a necessidade de ampliação de rede elétrica na Rua Alípia Gonçalves Lisboa até o Cemitério.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/288/req-042-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/288/req-042-2021-zeze.pdf</t>
   </si>
   <si>
     <t>A possibilidade de providenciar um lugar específico para descanso dos motoristas de plantão do Hospital Grícia Lisboa de Rezende.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/289/req-044-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/289/req-044-2021-zeze.pdf</t>
   </si>
   <si>
     <t>Faixas de pedestre e identificação dos quebra-molas em todas as ruas asfaltadas.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>BEBIM, ALBANITA ANJOS, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, NETÃO DO POVO, Prego Caminhoneiro, Zé do Parto, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/290/req-045-2021-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/290/req-045-2021-todos.pdf</t>
   </si>
   <si>
     <t>Os Vereadores vem requerer do prefeito Municipal Rutílio Eugênio Cavalcante Filho, junto a Secretaria Municipal de Educação um Estudo Técnico para avaliar possibilidade de criar " O Programa Excelência De Bolsa de Estudos", para oferecer oportunidade e incentivo a estudantes de curso técnico, acadêmicos que estejam em cursos de Graduação , pós Graduação no Polo UAB-Urucuia, para estudantes de baixa renda e residentes na Zona Rural do Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/397/req-046-2021-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/397/req-046-2021-edvaldo.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal Sr. Rutílio Eugênio Cavalcante Filho, juntamente com o setor competente do Estado de Minas Gerais e Secretaria de Meio Ambiente, a viabilidade e necessidade de capacitar uma equipe para o combate a incêndio florestais, e que essa mesma equipe seja composta também por salva vidas, e esteja apta e disponível para eventuais necessidades de combate aos incêndios e vítimas de afogamento no Município.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, ALBANITA ANJOS, BEBIM, CLEUBER, Darley de Dominguim, Edvaldo de Nelu, NETÃO DO POVO, Prego Caminhoneiro, Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/283/req._047-2021-todos.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/283/req._047-2021-todos.pdf</t>
   </si>
   <si>
     <t>Finalidade de valorizar os Servidores Públicos que exercem suas funções. Visto que é um direito adquirido terem os vencimentos corrigidos anualmente de acordo com o IPCA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>JOSÉ DO PARTO CARDOSO LISBOA, Darley de Dominguim</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/477/req._048-2021-darley-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/477/req._048-2021-darley-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>O vereador a este subscreve, requerer nos termos regimentais e, depois de ouvido o Plenário, que o Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho,avaliar a possibilidade de adequação da carga horária dos Enfermeiros e Técnicos de enfermagem, bem como a possibilidade de implantar o plano de carreira para estas categorias.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/377/req._050-2021-bana-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/377/req._050-2021-bana-bebim.pdf</t>
   </si>
   <si>
     <t>Vem requerer do Prefeito Municipal Sr. Rutílio Eugênio Cavalcante Filho, cópias dos processos licitatórios de compras e mobiliários e equipamentos para Secretaria Municipal de saúde, como também dos empenhos e notas fiscais dos objetos requisitados desde Janeiro de 2018 até Setembro de 2021. Solicitamos ainda empenhos e notas fiscais do Restaurante Raimunda Alves Bezerra, dos Lava-jatos Elmiro Tomé Soares e Gilvan Ramos da Mata de 2018 até a presente data.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/284/req._051-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/284/req._051-2021-zeze.pdf</t>
   </si>
   <si>
     <t>Providências em caráter de urgência , a construção de quebra molas no Bairro Acrísio José de Oliveira nas seguintes ruas:_x000D_
 *Rua Ana pereira de Moraes, esquina com Rua Joana Gonçalves Lisboa_x000D_
 *Rua Áurea Figueiredo da Mata, esquina com Rua Joana Gonçalves Lisboa_x000D_
 *Rua Joana Gonçalves Lisboa, saída para Distrito de Santa Cruz_x000D_
 É necessário que os mesmos sejam revestidos de massa asfáltica, dentro das possibilidades.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/476/req._052-2021-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/476/req._052-2021-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>O vereador a este subscreve, requerer nos termos regimentais e, depois de ouvido o Plenário, que o Prefeito Municipal Sr Rutílio Eugênio Cavalcante Filho, providencie junto ao Setor Competente a criação de um logotipo padrão para todos os veículos públicos do Município de Urucuia-MG.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/475/req._053-2021-ze_do_parto.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/475/req._053-2021-ze_do_parto.pdf</t>
   </si>
   <si>
     <t>O vereador a este subscreve, requerer nos termos regimentais e, depois de ouvido o Plenário, que o presidente da Câmara Municipal de Urucuia-MG, Sr José Augusto Cordeiro Lisboa, providencie a identificação do veículo oficial da Câmara.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>BEBIM</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/376/req._054-2021-bebim.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/376/req._054-2021-bebim.pdf</t>
   </si>
   <si>
     <t>Que seja oficializado a convocação da Diretora e Vice-diretores da Escola Cívico Militar Ana Amélia, para prestar informações acerca das normas de disciplinas executadas sob a responsabilidade da ABEMIL através do serviço de Monitoria, o Regimento Escolar, Grade Curricular,Segurança do alunos e funcionamento geral da referida escola.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/375/req._056-2021-ze_do_parto-bebim-bana-edvaldo.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/375/req._056-2021-ze_do_parto-bebim-bana-edvaldo.pdf</t>
   </si>
   <si>
     <t>Solicitação de apuração do caso Matheus Henrique Ferreira Marques de suposta negligência médica no atendimento do Hospital Municipal Grícia Lisboa de Rezende, veem requerer que seja instaurada uma comissão Parlamentar de Inquérito - CPI para proceder a investigação.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao-019-2021-zeze.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao-019-2021-zeze.pdf</t>
   </si>
   <si>
     <t>A presente indicação ao Prefeito Municipal Sr. Rutílio Eugênio Cavalcante Filho a necessidade e possibilidade de aquisição de um caminhão limpa fossa para a Secretaria de Obras do Município de Urucuia -MG.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_do_projeto_de_lei_012_-_2021.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_do_projeto_de_lei_012_-_2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Urucuia a Custear as despesas do paciente Thauan Martins Araújo da forma que especifica e dá outras providências</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1466,68 +1466,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao-001-2021-zeze-ediel-cleuber-netao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao-002-2021-darley.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao-003-2021-zeze-ediel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao-004-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao-005-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao-006-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao-007-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao-008-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao-009-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_010_-_bana_e_bebim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao-018-2021-bebim-bana_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao-012-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao-013-2021-zez_do_parto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao-014-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao-015-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao-016-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao-017-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao-019-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_de_veto_parcial_001_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_001_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_002-2021_estrutura_administrtiva_sem_of.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no003-2021_sem_of.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_municipal_no_7-2021..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_008_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_009_-_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_010_-_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_011_-_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_012_-_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/325/proj_de_lei-025-2021-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/326/proj_de_lei-018-2021-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/384/proj_de_lei-025-2021-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/691/proj_de_lei-030-2021-netao-parte_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/415/proj_de_lei-031-2021-edvaldo-parte_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/521/proj_de_lei-032-2021-cleuber-parte_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/690/proj_de_lei-033-2021-netao-parte_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/411/proj_de_resolucao-001-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/297/proj_de_resolucao-002-2021-zeze-cleber.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/688/proj_de_resolucao-003-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/323/proj_de_resolucao-004-2021-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/296/proj_de_resolucao-005-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/372/req-002-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/402/req-003-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/401/req-004-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/318/req-005-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/400/req-006-2021-netao-ediel-cleuber-darley.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req-007-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_008_-_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_009_-_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_010_-_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_011_-_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_012_-_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n_13_-_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req-014-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n_15_-_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n_16_-_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n_17_-_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n_18_-_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_019_-_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_020_-_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_021_-_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_022_-_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_023_-_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/474/req-024-2021-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/285/req-025-2021-todos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/371/req-026-2021-bana-bebim-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/286/req-028-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/511/req-030-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/370/req-032-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/368/req-033-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/399/req-034-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/367/req-036-2021-bana-bebim-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/515/req-037-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/366/req-038-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/287/req-039-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/398/req-040-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/514/req-041-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/288/req-042-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/289/req-044-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/290/req-045-2021-todos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/397/req-046-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/283/req._047-2021-todos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/477/req._048-2021-darley-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/377/req._050-2021-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/284/req._051-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/476/req._052-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/475/req._053-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/376/req._054-2021-bebim.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/375/req._056-2021-ze_do_parto-bebim-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao-019-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_do_projeto_de_lei_012_-_2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao-001-2021-zeze-ediel-cleuber-netao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/510/indicacao-002-2021-darley.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao-003-2021-zeze-ediel.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao-004-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/713/indicacao-005-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao-006-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao-007-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/496/indicacao-008-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao-009-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/71/indicacao_010_-_bana_e_bebim.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao-018-2021-bebim-bana_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao-012-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/495/indicacao-013-2021-zez_do_parto.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/471/indicacao-014-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao-015-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/710/indicacao-016-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao-017-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao-019-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/34/mensagem_de_veto_parcial_001_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/31/projeto_de_lei_001_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/37/projeto_de_lei_002-2021_estrutura_administrtiva_sem_of.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/38/projeto_de_lei_no003-2021_sem_of.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/58/projeto_de_lei_municipal_no_7-2021..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/59/projeto_de_lei_no_008_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/60/projeto_de_lei_009_-_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/65/projeto_de_lei_010_-_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/62/projeto_de_lei_011_-_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/63/projeto_de_lei_012_-_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/325/proj_de_lei-025-2021-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/326/proj_de_lei-018-2021-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/384/proj_de_lei-025-2021-bebim-bana-parte_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/691/proj_de_lei-030-2021-netao-parte_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/415/proj_de_lei-031-2021-edvaldo-parte_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/521/proj_de_lei-032-2021-cleuber-parte_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/690/proj_de_lei-033-2021-netao-parte_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/411/proj_de_resolucao-001-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/297/proj_de_resolucao-002-2021-zeze-cleber.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/688/proj_de_resolucao-003-2021-netao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/323/proj_de_resolucao-004-2021-bebim-bana.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/296/proj_de_resolucao-005-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_01_-_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/372/req-002-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/402/req-003-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/401/req-004-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/318/req-005-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/400/req-006-2021-netao-ediel-cleuber-darley.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/46/req-007-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_008_-_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_009_-_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_010_-_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_011_-_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_012_-_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n_13_-_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/53/req-014-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n_15_-_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n_16_-_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n_17_-_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n_18_-_2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_019_-_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_020_-_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_021_-_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_022_-_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_023_-_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/474/req-024-2021-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/285/req-025-2021-todos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/371/req-026-2021-bana-bebim-.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/286/req-028-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/511/req-030-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/370/req-032-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/368/req-033-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/399/req-034-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/367/req-036-2021-bana-bebim-.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/515/req-037-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/366/req-038-2021-bana-bebim-edvaldo-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/287/req-039-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/398/req-040-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/514/req-041-2021-cleuber.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/288/req-042-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/289/req-044-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/290/req-045-2021-todos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/397/req-046-2021-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/283/req._047-2021-todos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/477/req._048-2021-darley-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/377/req._050-2021-bana-bebim.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/284/req._051-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/476/req._052-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/475/req._053-2021-ze_do_parto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/376/req._054-2021-bebim.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/375/req._056-2021-ze_do_parto-bebim-bana-edvaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/512/indicacao-019-2021-zeze.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_do_projeto_de_lei_012_-_2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="147.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>