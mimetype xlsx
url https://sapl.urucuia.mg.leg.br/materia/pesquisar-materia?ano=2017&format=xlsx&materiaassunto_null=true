--- v0 (2025-10-29)
+++ v1 (2026-05-03)
@@ -51,208 +51,208 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ESPL</t>
   </si>
   <si>
     <t>Emenda Supressiva a Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUPRIMA-SE O ART. 3O, DO PROJETO DE LEI N° 037, DE 05 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gean Rodrigues Lima</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI AJUDA DE CUSTO PARA AGENTES DE SAÚDE DO MUNICÍPIO DE URUCUIA/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ENTIDADE QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Rutilio Eugenio Cavalcanti Filho</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE MUDANÇA DE DENOMINAÇÃO DE AVENIDA_x000D_
 QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÉNIO 2018-2021 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE URUCUIA PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE AOS VEREADORES DA CÂMARA MUNICIPAL DE URUCUIA 13° (DÉCIMO TERCEIRO) SUBSÍDIO E AS FÉRIAS REGULAMENTARES."</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE URUCUIA, 13° (DÉCIMO TERCEIRO)SUBSÍDIO E AS FÉRIAS REGULAMENTARES.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DE VENCIMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvão</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_01-_2017.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_01-_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental e, depois de_x000D_
 ouvido o Plenário, que o Poder Executivo, através do setor competente, informe a esta_x000D_
 Casa de Leis o motivo pelo qual ainda não está funcionando a Unidade Básica de Saúde_x000D_
 da Comunidade Bonito.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Zeze da Parreira</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_02-_2017.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_02-_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental e, depois de ouvido o Plenário, que o Poder Executivo, através do setor competente, providencie a execução do Projeto de Indicação referente a construção do muro da Escola Municipal Américo Martins na Comunidade Santa Cruz.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental e, depois de ouvido o Plenário, que o Poder Executivo, através do setor competente, providencie a execução dos Projetos de Indicações referente ao calçamento e ou asfaltamento de todas as ruas da Vila de Santa Cruz.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_04-_2017.pdf</t>
+    <t>http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_04-_2017.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve requer, na forma regimental e, depois de ouvido o Plenário, que o Poder Executivo, através do setor competente, providencie o concretamento do fundo do mata burro no Riacho de Areia no Assentamento P.A Água Branca (Morrinhos), que faz o acesso da Comunidade Morrinhos à Comunidade Cachoeira e a Sede.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -559,68 +559,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_01-_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_02-_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_04-_2017.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/27/requerimento_01-_2017.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/28/requerimento_02-_2017.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.urucuia.mg.leg.br/media/sapl/public/materialegislativa/2017/30/requerimento_04-_2017.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>